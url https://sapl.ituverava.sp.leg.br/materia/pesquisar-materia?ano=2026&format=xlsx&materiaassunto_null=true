--- v0 (2026-02-06)
+++ v1 (2026-05-21)
@@ -10,1188 +10,4628 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3844" uniqueCount="1523">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANDRÉA FONSECA YAMADA SCOTTE</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/projeto_de_decreto_no_001-26.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "SEBASTIÃO RODRIGUES DE CARVALHO NETO", o título de "Honra ao Mérito".</t>
   </si>
   <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_decreto_legislativo_no_002-26.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido ao senhor “DIMAS EDUARDO RAMALHO”, o título de “Cidadão Ituveravense”</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ROBERTA FORONI DE FREITAS JOAZEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_decreto_legislativo_no_003-26.pdf</t>
+  </si>
+  <si>
+    <t>Concede à senhora ANA PAULA YANOSTEAC RODRIGUES MÁRIO, o título de "Honra ao Mérito", pelos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>EUGÊNIO LUIZ DE PAULA</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>(Concede ao Senhor "MARCOS CARLOS AUGUSTO", o título de "Cidadão Ituveravense").</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>CÁSSIO GONÇALVES TEIXEIRA DOMICIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/projeto_de_decreto_legislativo_no_005-26.pdf</t>
+  </si>
+  <si>
+    <t>(Concede a Senhora "LUCIANE AUGUSTA PEREIRA GÔNGORA", o título de "Honra ao Mérito").</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>(Concede a Senhora "LUCIANE AUGUSTA PEREIRA GÔNGORA", o título de "Cidadã Ituveravense").</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>FERNANDO MATOS ALVES JUNIOR</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Ituveravense ao Reverendíssimo Padre "MARCO ANTÔNIO BOENOTTI".</t>
+  </si>
+  <si>
     <t>1973</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf</t>
   </si>
   <si>
     <t>Proíbe o ingresso ou a permanência de pessoas utilizando capacete ou qualquer tipo de equipamento ou vestimenta que oculte a face ou impeça a sua identificação ou reconhecimento, em qualquer estabelecimento público ou privado no âmbito do Município de Ituverava/SP.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>2</t>
-[...4 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE E MÉDIA, DE COMPETÊNCIA DO MUNICÍPIO, EM DOAÇÃO DE SANGUE E DE MEDULA ÓSSEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>GUILHERME MARIANO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Medicamento Sem Fila", no Município de Ituverava-SP.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>LUIZ ANTONIO DE ARAÚJO</t>
   </si>
   <si>
     <t>Ofício nº 014/26-SE, que encaminha Projeto de Lei que autoriza o Poder Executivo a celebrar convênio com Entidade da Sociedade Civil, para a execução e manutenção do Serviço Regional de Acolhimento para Idosos- Abrigo Institucional Para Pessoa Idosa, autoriza alteração orçamentária e dá outras providências.</t>
   </si>
   <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_lei_no_005-26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece prazos máximos para realização de consultas na Rede Municipal de Saúde do Município de Ituverava e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_006-26.pdf</t>
+  </si>
+  <si>
+    <t>Projeto  Lei que dispõe sobre o reajuste dos vencimentos dos funcionários municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_no_007-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de reserva de vagas de estacionamento destinadas às pessoas com deficiência ou mobilidade reduzida nas escolas, creches e unidades de saúde públicas e privadas no Município de Ituverava, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_no_008-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção tributária do Imposto Predial e Territorial Urbano (IPTU) para proprietários de imóveis residenciais: que apresentem dificuldades em adentrar em suas residências em razão de “buracos nas ruas”, mal serviço público prestado pela Gestão Municipal, dificultando o acesso; lâmpadas queimadas na porta de sua residência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_009-26.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI NO MUNICIPIO DE ITUVERAVA, O PROGRAMA CÓDIGO SINAL VERMELHO, COMO FORMA DE PEDIDO DE SOCORRO E AJUDA PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, CONFORME LEI FEDERAL Nº 11.340, DE 07 DE AGOSTO DE 2006”.</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_no_010-26.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 051/2026-SE_x000D_
+Projeto de Lei que dispõe sobre a definição de atribuições dos cargos públicos em extinção de Gari, Coletor de Lixo e Operário, e dá outras providências conforme seguem em anexo</t>
+  </si>
+  <si>
+    <t>2340</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos vencimentos dos funcionários da Câmara Municipal de Ituverava e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2341</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Revisão Geral Anual ao Subsídio dos Secretários Municipais do município de Ituverava.</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Ofício nº 062/26-SE, que encaminha Projeto de Lei que dispõe sobre a Concessão de Reajuste ao Subsídio dos Secretários Municipais do município de Ituverava-SP.</t>
+  </si>
+  <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_no_014-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização do Samba, cria o Dia Municipal do Samba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_015-26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas gerais sobre Segurança Escolar.</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/projeto_de_lei_no_016-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Promoção da Igualdade Racial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Ofício nº 065/26-SE, que encaminha Projeto de Lei que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/projeto_de_lei_no_018-26.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a obrigatoriedade de divulgação do valor gasto com publicidade oficial nos anúncios veiculados pela Prefeitura Municipal, Câmara Municipal de Ituverava bem como todos os órgãos e entidades integrantes da Administração Pública Municipal, direta e indireta, inclusive autarquias, fundações públicas, empresas públicas e sociedade de economia mista".</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Ituverava, o Programa Municipal Frota Transparente em Tempo Real, torna obrigatória a instalação de equipamentos de rastreamento por geolocalização em todos os veículos oficiais, próprios locados, cedidos ou contratados pela Administração Pública Municipal, determina a divulgação pública da localização em tempo real na página inicial do sítio eletrônico oficial da Prefeitura Municipal de Ituverava, cria mecanismos de controle, auditoria, histórico de deslocamentos, proteção de dados, responsabilização administrativa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_020-26.pdf</t>
+  </si>
+  <si>
+    <t>(Dispõe sobre a concessão de Reajuste ao Subsídio dos Secretários Municipais do município de Ituverava-SP.)</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_021-26.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a revisão geral anual do Poder Legislativo Municipal".</t>
+  </si>
+  <si>
     <t>2059</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>EUGÊNIO LUIZ DE PAULA</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_complementar_no_001-26.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3, de 2 de outubro de 2006, que institui o Código de Posturas do Município de Ituverava, para incluir disposições sobre a defesa dos direitos dos animais, e dá outras providências.</t>
   </si>
   <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/projeto_de_lei_complementar_no_002-26.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2026 no município de Ituverava e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/projeto_de_lei_complementar_no_003-26.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2026 - no Serviço Autônomo de Água e Esgoto do município de Ituverava e dá outras providências.</t>
+  </si>
+  <si>
     <t>1966</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MARCELO CELESTINO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao atleta FRANSÉRGIO ELISEU DA SILVA, pela brilhante conquista do 39º lugar na tradicional Corrida Internacional de São Silvestre, uma das mais importantes e reconhecidas provas de atletismo do mundo.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao médico Dr. Ivan Junqueira de Castro, presidente do Hospital e Maternidade de Ituverava "São Jorge", pelos 50 anos de exercício da medicina, com ética, compromisso e amor ao próximo.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Craks do Beach, em reconhecimento pelo brilhante trabalho desenvolvido no esporte e na promoção da integração social.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao vereador barretense e ituveravense Antônio Marcos Rocha Mariano.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>FÁBIO FREITAS GIBAILE</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto "Cantores do Bem", iniciativa voluntária que tem o objetivo de levar música, alegria e momentos de confraternização aos idosos.</t>
   </si>
   <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>MARCELO DE OLIVEIRA CIRILO</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2091/mocao_no_006-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Reconhecimento à Dra. Tatiana Sampaio, pelo notável trabalho desenvolvido na área da saúde, especialmente por sua contribuição para a abertura de novas perspectivas no campo da regeneração da medula espinhal e recuperação de movimentos.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/mocao_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à equipe de Educação Física da APAE (Associação de Pais e Amigos dos Excepcionais), aos professores de Educação Física Diego Alvarenga e Cássia Moreira, ao professor Cássio do Projeto Futebol 7 e Diretor Executivo da APAE e aos alunos que fizeram os 5 Km.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao jovem atleta Ituveravense JOÃO VÍCTOR REZENDE PEREIRA.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à Igreja Assembleia de Deus Ministério de Igarapava/SP - IEADI, em reconhecimento aos relevantes serviços prestados à comunidade e em homenagem aos 90 anos de Ministério.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/mocao_no_010-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à subsede de Ituverava do Abutre's Moto Clube.</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/mocao_no_011-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Associação Vida, organização não governamental sem fins lucrativos mantida pela empresa UPL.</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/mocao_no_012-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos à UPL, fornecedor líder de soluções e serviços para agricultura sustentável, com mais de 14.000 registros de produtos, presença em quase 140 países, em reconhecimento à sua relevante contribuição ao desenvolvimento do setor agrícola, aliando inovação, tecnologia e responsabilidade socioambiental.</t>
+  </si>
+  <si>
+    <t>2280</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2280/mocao_no_013-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à Guarda Mirim de Ituverava, pelos relevantes serviços prestados à comunidade.</t>
+  </si>
+  <si>
+    <t>2306</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2306/mocao_no_014-260001.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO ao Projeto de Lei nº 5.942/2025, em tramitação na Câmara dos Deputados, que visa a criação do SENATUR (Serviço Nacional de Aprendizagem ao Turismo).</t>
+  </si>
+  <si>
+    <t>2320</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Sd PM Dayana, integrante da Polícia Militar Ambiental, da 3ª Cia do PMamb.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/mocao_no_016-26.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a equipe d Santa Casa de Ituverava, ao realizar a primeira trombólise para AVC isquêmico com Tenecteplase (TNK) pelo Sistema Único de Saúde (SUS) no país.</t>
+  </si>
+  <si>
     <t>1977</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>CÁSSIO GONÇALVES TEIXEIRA DOMICIANO</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de conceder reajuste salarial de 5% (cinco por cento) aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>FERNANDO MATOS ALVES JUNIOR</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados serviços de limpeza da calçada e do meio-fio (guia) em pontos que se encontram com acúmulo de terra, mato, folhas e resíduos, dificultando a circulação de pedestres e o correto escoamento das águas pluviais nos bairros Jardim Tropical e Parque das Andorinhas.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf</t>
   </si>
   <si>
     <t>Que sejam novamente notificados os proprietários de terrenos urbanos para que procedam à: construção ou regularização de muros e calçadas; limpeza periódica dos terrenos, com retirada de mato alto, entulhos e resíduos;  manutenção contínua das áreas, evitando abandono.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de operação tapa-buraco na Alameda Gumercinda Tereza de Jesus localizada entre as Alamedas João Eugênio da Silva e Irineu Carvalho André,  onde há buracos e irregularidades no asfalto.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados lombada ou redutor de velocidade na Rua José Jacovassi no distrito de São Benedito da Cachoeirinha, visando aumentar a segurança viária.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados, com urgência, serviços de manutenção no telhado do Ginásio de Esportes do distrito de São Benedito da Cachoeirinha, visando sanar infiltrações, goteiras e demais problemas estruturais.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>7</t>
-[...5 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf</t>
   </si>
   <si>
     <t>Indica a implementação em nosso município de Ituverava, da Lei Federal 15.326/2026</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf</t>
   </si>
   <si>
     <t>Indica instalação de poste de energia elétrica na Alameda João Paulino Ferreira.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf</t>
   </si>
   <si>
     <t>Para que estude junto ao setor competente a possibilidade de igualar o percentual de adicional de insalubridade pago aos servidores da área da saúde e do SAMU.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf</t>
   </si>
   <si>
     <t>Indicação para que se proceda a regulamentação da Lei Federal 15.326/2026, sancionada pelo Presidente da República, Luiz Inácio Lula da Silva, na qual reconhece os professores da educação infantil como profissionais da carreira do magistério.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf</t>
   </si>
   <si>
     <t>A implantação de transporte urbano circular no município, com atenção especial ao atendimento da população idosa.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo conceda isenção de IPTU aos moradores da Rua Rotary, no trecho afetado pelos estragos, enquanto a mesma não estiver totalmente recuperada e transitável.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>EVANDO APARECIDO TEIXEIRA DA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas urgentes de manutenção, recuperação e melhoria da estrada rural do distrito de São Benedito da Cachoeirinha, denominada Fazenda Lagoinha de propriedade do Sr. Mauro Barbosa, a qual encontra-se em péssimas condições de tráfego, especialmente no trecho utilizado para o transporte de alunos da zona rural.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf</t>
   </si>
   <si>
     <t>A manutenção, recuperação e melhoria da estrada vicinal que liga município de Ituverava a Miguelópolis, denominada "Córrego do Atalho", a fim de garantir condições adequadas de tráfego, especialmente para o transporte escolar.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf</t>
   </si>
   <si>
     <t>Indicação para que estude a possibilidade de determinar à Secretaria Municipal de Educação, em conjunto com a Secretaria Municipal do Meio Ambiente, que realize implementação de um programa contínuo de educação ambiental em todas as escolas municipais, principalmente no ensino fundamental, aulas de conscientização do aluno às boas práticas ambientais.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf</t>
   </si>
   <si>
     <t>A realização urgente do desentupimento das bocas de lobo, bem como a limpeza, capina e manutenção das calçadas localizadas no trecho que compreende a descida da Cachoeira até a ponte do Rio do Carmo.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a possibilidade de manutenção e adequação do acostamento, após a ponte do rio do Carmo, no trecho que compreende o ponto de entrada e saída de veículos logo após a subida, visando melhores condições de tráfego e segurança.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf</t>
   </si>
   <si>
     <t>A manutenção e recapeamento asfáltico do cruzamento das Ruas Maria Terezinha Praes Machado com a Gabriel Teodoro de Oliveira, cruzamento de grande movimentação que com os buracos e águas empoçadas tem criado o risco de acidentes para ciclistas e motociclistas.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf</t>
   </si>
   <si>
     <t>A realização de roçada e limpeza de terrenos localizados na Rua Joaquim de Paula Ribeiro, atualmente abandonados pelos proprietários, visando garantir a segurança viária.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para a efetivação do pagamento dos servidores públicos municipais, conforme dispõe a Lei nº 226/2026, regularmente aprovada e em vigor.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf</t>
   </si>
   <si>
     <t>A realização de recapeamento asfáltico na Rua Uatapi, via que dá acesso à Associação dos Funcionários Municipais de Ituverava (AFMI).</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf</t>
   </si>
   <si>
     <t>Indica a isenção de taxa de funcionamento (alvará) e ISSQN para os mototaxistas.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf</t>
   </si>
   <si>
     <t>Indica a implementação em nosso município de Ituverava, da Lei Federal 15.326/2026, a qual reconhece os professores da educação infantil como profissionais da carreira do magistério.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf</t>
   </si>
   <si>
     <t>Com a máxima urgência, a realização de reparos imediatos em dois buracos que se abriram na Rua Nestlé, logo na descida da vicinal que liga Ituverava a Jeriquara - Vicinal Eliphio Peres Quireza.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf</t>
   </si>
   <si>
     <t>Indico a criação de uma Frente de Trabalho, nos moldes e preceitos constitucionais.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de um painel digital no Laboratório Municipal e uma cobertura na porta do referido laboratório.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>SIDNEI BALDUÍNO DOS SANTOS SILVA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf</t>
   </si>
   <si>
     <t>Em caráter de urgência que seja realizada uma visita técnica de um engenheiro na Rua Maria Ribeiro, localizada no distrito de São Benedito da Cachoeirinha, tendo em vista que o local acumula grande quantidade de água em períodos de chuva, causando transtornos aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a poda de árvores localizada ao lado do Campo de Futebol "Celso Tavares", no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza dos bueiros no distrito de são Benedito da Cachoeirinha, especialmente nos pontos mais críticos.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf</t>
   </si>
   <si>
     <t>A manutenção na Rodoviária do distrito de São Benedito da Cachoeirinha, abrangendo os reparos necessários em sua estrutura.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf</t>
   </si>
   <si>
     <t>A necessidade de pavimentação asfáltica nas ruas Antônio Martorano, Célio Eurípedes da Silveira e no trecho final da Rua Maria Ribeiro, localizadas no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ANTONIO CARLOS BARBOSA DA SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº187/2025, o recapeamento asfáltico da Rua Agostinho Pereira, localizada no Conjunto Julieta Maria do Vale.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf</t>
   </si>
   <si>
     <t>Estudos e providências para a reforma e revitalização da Praça Orlando Teodoro da Silva, localizada na Rua Juventino Miguel, no Conjunto Julieta Maria do Vale.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos e providências para a pavimentação asfáltica da Rua José Ferreira da Silva, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf</t>
   </si>
   <si>
     <t>A instalação de lombadas ou redutores de velocidade na estrada vicinal Tsunezaemon Maeda, no sentido Ituverava - Aparecida do Salto.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf</t>
   </si>
   <si>
     <t>Instalação e/ou melhoria da iluminação pública na praça localizada na Rua Ernestina Maria de Souza, localizada no bairro Prefeito "Lúcio Adalberto Lima Machado".</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf</t>
   </si>
   <si>
     <t>Indico o reforça da segurança na Praça X de março, bem como a limpeza do piso e bancos.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Indicação para reforço da segurança na Praça X de março e limpeza piso e bancos.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf</t>
   </si>
   <si>
     <t>Que proceda à limpeza e roçada na área da casa do zelador da EMEF Maria Barbosa, bem como a pintura completa de toda a unidade escolar.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf</t>
   </si>
   <si>
     <t>A roçada e limpeza do mato existente em frente à entrada da Associação dos Funcionários Municipais de Ituverava (AFMI), localizada na Rua José Cavalari, 420 - Jardim Regina Ribeiro dos santos, no cruzamento com as Ruas Uatapi e Otelo Viaro.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf</t>
   </si>
   <si>
     <t>A necessidade de contratação de monitores para apoio ao PEB I nas escolas de Ensino Fundamental, tendo em vista que o concurso público vigente contempla apenas vagas para Educação Infantil, não atendendo a demanda existente nas unidades do Ensino fundamental.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo técnico para implantação de estacionamento rotativo (Zoina Azul) na área comercial do município.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos e ações visando à implantação de um posto de coleta para doadores de sangue no município, bem como campanhas permanentes de conscientização, informando à população sobre a necessidade e a quantidade de doadores, fortalecendo a cultura da solidariedade.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf</t>
   </si>
   <si>
     <t>Serviço de tapa-buracos na Rua Nestlé, próximo à ponte da vicinal Eliphio Peres Quireza que liga Ituverava a Jeriquara, no trecho sentido Ginásio de Esportes/Tênis Clube.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE 05 (CINCO) SERVIDORES OU MAIS PARA A FUNÇÃO DE SERVIÇOS GERAIS, PODENDO SER CONCURSADOS OU TERCEIRIZADOS, PARA ATENDER ÀS DEMANDAS DO DISTRITO DE SÃO BENEDITO DA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/indicacao_no_046-26.pdf</t>
+  </si>
+  <si>
     <t>Que seja designada equipe técnica competente para realizar vistoria nos imóveis abandonados localizados no início da Rua Dona Marianinha Carneiro, no bairro Vila São Jorge, a fim de emitir laudo técnico sobre as condições estruturais, considerando o avançado estado de deterioração em que se encontram.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/indicacao_no_047-26.pdf</t>
+  </si>
+  <si>
     <t>Que seja designada equipe técnica para realizar vistoria na Rua João Francisco Borges, especificamente nas margens do Córrego Calção de Couro, ao final da Avenida Orestes Quércia, a fim de averiguar as condições do local e emitir laudo técnico.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/indicacao_no_048-26.pdf</t>
+  </si>
+  <si>
     <t>Indicção para chamamento público para a linha de ônibus referente ao trajeto Ituverava-Aparecida do Salto.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_049-26.pdf</t>
+  </si>
+  <si>
     <t>Indicação para o Poder Executivo adquirir um triturador/moinho móvel de entulho e materiais de construção (Reciclagem de RCC).</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_050-26.pdf</t>
+  </si>
+  <si>
     <t>Que sejam tomadas as providências necessárias quanto à notificação e retirada de veículos e caminhões abandonados em via pública, uma vez que tais veículos têm causado transtornos à população, ocupação irregular de vagas, riscos à segurança, além de favorecerem o acúmulo de lixo e a proliferação de insetos.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_051-26.pdf</t>
+  </si>
+  <si>
     <t>Que seja implantado sistema de mão única nas vias no entorno da EMEF Jardim Guanabara, especialmente nos horários de embarque e desembarque de alunos.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_052-26.pdf</t>
+  </si>
+  <si>
     <t>A realização de concretamento ou a aplicação de pedra brita no estacionamento da EMEF Jardim Guanabara, visando melhorar as condições de uso do local.</t>
   </si>
   <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_053-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam efetuados serviços de pavimentação asfáltica na Rua João Ferreira Duarte, via que liga o bairro Jardim Guanabara ao bairro Carminha Sandoval.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_054-26.pdf</t>
+  </si>
+  <si>
+    <t>Que promova a contratação de servidores públicos, por meio de processo seletivo simplificado para contratação temporária e/ou concurso público, conforme legislação vigente, com a finalidade de compor e reforçar a equipe da Unidade Recriança (Serviço de Convivência e Fortalecimento de Vínculos - SCFV) no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_055-26.pdf</t>
+  </si>
+  <si>
+    <t>Que promova a revitalização da praça de esportes "Praça do Maçom", localizada no Parque do Trevo, com a realização de serviços de manutenção, reforma e adequação dos equipamentos esportivos, iluminação, limpeza, pintura e demais melhorias necessárias.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_056-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados estudos necessários para o retorno da Frente de Trabalho no município, com a finalidade de oferecer oportunidade temporária  de emprego à população em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_057-26.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de reforma geral e pintura da EMEF Dona Mariana Grellet Seixas, visando à melhoria da estrutura física da unidade escolar.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada vistoria e providências imediatas na Praça de Alimentação, localizada na Praça Dez de Março, onde há um palco instalado que vem sendo utilizado como abrigo/cobertura por andarilhos.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-26.pdf</t>
+  </si>
+  <si>
+    <t>A manutenção no campo do Ginásio de Esportes "Orlando Seixas Rego", tendo em vista as condições inadequadas de uso, que comprometem a segurança dos atletas, o desenvolvimento de atividades esportivas e a utilização pela comunidade.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_no_060-26.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a realização de um campeonato amador, voltado à população infanto-juvenil em situação de vulnerabilidade social, como forma de inclusão, integração social e incentivo à prática esportiva.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_no_061-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a disponibilização/contratação de dum ajudante de limpeza para o Batalhão da Polícia Militar instalado em nosso município.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_no_062-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja implantada cobertura em todas as escolas da rede municipal de ensino, com a finalidade de abrigar pais e responsáveis durante o embarque e desembarque dos alunos, protegendo-os da chuva e da exposição excessiva ao sol.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_063-26.pdf</t>
+  </si>
+  <si>
+    <t>A aquisição de cadeira odontológica completa, contendo: Cadeira odontológica, com unidade auxiliar e cuspideira; equipo com 03 (três) terminais, sendo: seringa tríplice, alta rotação e micromotor;  2 (duas) cadeiras mocho ergonômica para o profissional; fotopolimerizador LED para procedimentos restauradores; refletor em LED acoplado; demais acessórios necessários ao pleno funcionamento do consultório.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_064-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudos para implantação de Programa de Incentivo Fiscal no Município de Ituverava, com o objetivo de fomentar o desenvolvimento econômico, atrair novas empresas e fortalecer o comércio e a indústria local.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_065-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas com urgência a manutenção preventiva e corretiva dos veículos utilizados no transporte de pacientes que realizam tratamento médico fora do município e dentro da rede municipal.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_066-26.pdf</t>
+  </si>
+  <si>
+    <t>Estudos técnicos visando a alteração do sentido de circulação para mão única na Rua Major Domingos Ribeiro dos Santos,, tendo sentido Largo do Rosário para Avenida Orestes Quércia, neste município.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_no_067-26.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie com urgência o religamento e a devida manutenção do gerador instalado na Vila São Jorge, o qual se encontra atualmente desligado.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2096/indicacao_no_068-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de manutenção preventiva e corretiva, bem como a substituição da instalação elétrica do gerador de energia localizado no Parque Recreio "Balduíno Nunes da Silva".</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2097/indicacao_no_069-26.pdf</t>
+  </si>
+  <si>
+    <t>A adoção de providências urgentes para convocação de candidata aprovada em concurso público ainda vigente como fonoaudióloga, bem como a ampliação do horário de atendimento do respectivo setor, que atualmente dispõe de apenas um período de funcionamento (das 7:00 às 13:00 hs).</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_070-26.pdf</t>
+  </si>
+  <si>
+    <t>A instalação de ponto de espera com abrigo adequado e acessível para alunos que utilizam transporte público e escolar no cruzamento da Av. Presidente Kenedy com a Rua Capitão Euclides Barbosa Lima.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_071-26.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de lombada (redutor de velocidade) em frente à CEMEI Professora Aparecida Silva, localizada na Rua Usaboru Okano, 240, no distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_072-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que estude a viabilidade de reajuste salarial dos Diretores, Vice-Diretores e Coordenadores das Creches e Escolas da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_073-260001.pdf</t>
+  </si>
+  <si>
+    <t>A reforma urgente do telhado das salas de aula da EMEI "João Antônio Macedo", tendo em vista a existência de telhas quebradas, infiltrações e salas com mofo.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_074-260001.pdf</t>
+  </si>
+  <si>
+    <t>A instalação de fitas antiderrapantes nas rampas de acesso às salas de aula da EMEI "João Antônio Macedo, visando maior segurança aos alunos e funcionários da unidade.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_075-260001.pdf</t>
+  </si>
+  <si>
+    <t>A abertura e limpeza da via pública localizada ao lado do Cemitério Bom Pastor, que liga os bairros Cohab pela rua da frente - Rua Antônio Marcondes dos Santos até o bairro Jardim Primavera, visando melhorar a mobilidade urbana e garantir maior segurança no trânsito de pedestres.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_076-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja criado, na rede pública municipal de saúde de Ituverava, um Grupo de Estudo e Combate à Esporotricose, com participação multidisciplinar (médicos, veterinários, agentes de saúde, zoonoses, educadores em saúde e representantes da sociedade civil), vinculado à Secretaria Municipal de Saúde, com as seguintes atribuições.</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_077-260001.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sentido único de direção na Rua Júlio Cavalari, nas imediações da EMEF "Moacir França", com a devida sinalização horizontal e vertical.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>A realização de pintura interna e externa do Terminal Rodoviário do Distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em todas as vias do Distrito de São Benedito da Cachoeirinha, especialmente nos trechos mais críticos.</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>A contratação de, no mínimo, 05 (cinco) profissionais para atuarem nos serviços gerais do Distrito de São Benedito da Cachoeirinha, seja por meio de concurso público, processo seletivo ou outra forma prevista em lei.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Providencie com a máxima urgência a contratação de médico psiquiatra para atuação no CAPS (Centro de Atenção Psicossocial), visando o atendimento específico de pacientes adultos em nosso município.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Que providencie, com urgência, a roçagem, capina e limpeza geral do campo localizado no Ginásio de Esportes "Orlando Seixas Rego" do município.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Que providencie a pintura interna e externa do Terminal Rodoviário localizado no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_084-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudo técnico e estrutural visando à ampliação da CEMEI Nossa Senhora Aparecida, localizada na Rua Miguel Moisés, 420 - Estação, com a possibilidade de utilização do espaço atualmente destinado ao Fundo Social de solidariedade, caso seja viável e não prejudique os serviços ali prestados.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_085-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviço de tapa-buraco no cruzamento da Rua Miguel Moisés com a Rua Elias Mirandola, localizadas no bairro Alto da Estação, tendo em vista as más condições do pavimento local.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_086-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A instalação de um braço de luz com luminária em poste localizado no cruzamento da Rua Geraldino Barbosa Lima, com a Rua Miguel Barini, próximo ao nº 140, no bairro Alto da Estação.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_087-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao SAAE - Serviço Autônomo de Água e Esgoto, que estude a possibilidade de instalar cavaletes de proteção nos hidrômetros (relógios de água) em imóveis em construção, no momento da ligação de água.</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/indicacao_no_088-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja executada a operação "tapa-buracos" na Rua Alexandre Chiconelli,  nas proximidades do nº 263, localizada no bairro vila São Jorge.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_no_089-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção da lombada e o tapa-buraco na Rua Portugal, bairro Jardim Flórida, na sequência da Avenida Presidente Kennedy, bairro Vila São Jorge.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_no_090-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada operação tapa-buracos e a manutenção da lombada na Rua José Restivo, no trecho compreendido entre as Ruas José Carrer e Major Cristino Ribeiro dos Santos;</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_no_091-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de reparo na guia da praça localizada no bairro Jardim Guanabara, entre as Rua Ademar Ferreira Duarte e a Rua Cândida Garcia Prado Matos, bem como a adoção de medidas para melhoria da drenagem pluvial no local.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_no_092-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos e, quando necessário, o recapeamento asfáltico em todas as vias públicas do distrito.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_no_093-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de funcionários para reforçar os serviços de limpeza pública no distrito.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_no_094-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A contratação de funcionários para atuar no Projeto Recriança no distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/indicacao_no_095-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buraco e recapeamento asfáltico na Rua Vítor Venerando da Fonseca no cruzamento da Rua  Primo Augusto Barbosa e Rua Voluntários de Ituverava.</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/indicacao_no_096-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos com urgência na Rua Cel. José Bernardino Ferreira, no trecho em frente ao semáforo da Loja Canakalê.</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/indicacao_no_097-20260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos com urgência na Rua João Contart, em frente ao número 222, esquina com a EMEI João Antônio Macedo.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_no_098-26.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de mão única de direção na Rua Maria Conceição Lopes, especialmente no trecho de cruzamento com as ruas Sergipe e Manoel Justino, no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_no_099-260001.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização/contratação de um ajudante de serviços gerais para atuar no Ginásio de Esportes do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_no_100-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de aplicação de fumacê (nebulização) em todo o distrito de Aparecida do Salto, com o objetivo de combater a proliferação de mosquitos, especialmente o Aedes Aegypti, transmissor de doenças como dengue, zika e chikungunya.</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/indicacao_no_101-26.pdf</t>
+  </si>
+  <si>
+    <t>A regularização do funcionamento da linha telefônica do Posto de Saúde Central, bem como a verificação e manutenção dos equipamentos necessários para o atendimento à população.</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_no_102-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização ou contratação de um ajudante de farmácia para atuar na Farmácia de Alto Custo do município.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_no_103-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização/contratação de um ajudante de serviços gerais para atuar no Ginásio de Esportes "Orlando Seixas Rego".</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_no_104-26.pdf</t>
+  </si>
+  <si>
+    <t>Que realize fiscalização e regulamentação do plantio de árvores em praças, calçadas e vias públicas, tendo em vista que munícipes vêm realizando o plantio de forma inadequada, especialmente com espécies de grande porte, sem o devido planejamento.</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_no_105-26.pdf</t>
+  </si>
+  <si>
+    <t>Que determine com urgência a Secretaria do Meio Ambiente e a Defesa Civil, a vistoria técnica e retirada das árvores de grande porte que apresentam risco de queda na Praça Maria das Dores Aguiar, localizada no bairro Jardim Guanabara IV, bem como a substituição por espécies adequadas ao espaço urbano.</t>
+  </si>
+  <si>
+    <t>2216</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_no_106-26.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente da Administração Municipal a criação de uma aba específica no site oficial da Prefeitura, intitulada "Iluminação Pública" ou "Serviços de Manutenção de Lâmpadas", contendo informações claras e acessíveis à população acerca da empresa terceirizada responsável pela manutenção de lâmpadas queimadas no município.</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_no_107-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada vistoria e reparo urgente no asfalto da Rua Sílvio Macenino Palhares, localizada no bairro Nosso Teto, em local onde houve intervenção na rede de água e esgoto, tendo em vista que, após o serviço executado, o pavimento afundou de forma significativa, causando transtornos à população.</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_no_108-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada recomposição asfáltica com urgência na Rua Luiz Aró, 851' próximo ao cruzamento com a Rua Fernando costa, onde houve manutenção na rede de esgoto.</t>
+  </si>
+  <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_no_109-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o chamamento/contratação de no mínimo 06 (seis) ajudantes de serviços gerais para atuarem no barracão municipal, com a finalidade de atender às demandas de serviços.</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_no_110-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada manutenção urgente da estrada municipal que liga o aeroporto de Ituverava ao município de Ribeirão Corrente e Franca, tendo em vista as precárias condições de trafegabilidade em diversos trechos.</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_no_111-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de recapeamento asfáltico na Rua Miguel Amêndola, especificamente no quarteirão compreendido entre os números 1018 a 1070, no bairro Vila Industrial.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/indicacao_no_112-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudos técnicos, jurídicos e socioeconômicos visando a viabilidade de emancipação do distrito, atualmente pertencente a este município.</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_no_113-26.pdf</t>
+  </si>
+  <si>
+    <t>A  realização de recapeamento asfáltico na Rua  Marechal Floriano Peixoto, no trecho compreendido entre os números 579 a 897.</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_no_114-26.pdf</t>
+  </si>
+  <si>
+    <t>Que tome providências no sentido de realizar o recapeamento asfáltico e manutenção com urgência na Rua Francisco Tobias, 350, localizada no bairro Nestlé. A medida ora proposta atenderá um apelo dos motoristas que diariamente trafegam pelo local e que anseiam por uma solução favorável.</t>
+  </si>
+  <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_no_115-26.pdf</t>
+  </si>
+  <si>
+    <t>A substituição das lâmpadas convencionais por lâmpadas de LED no Terminal Rodoviário do município.</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_no_116-26.pdf</t>
+  </si>
+  <si>
+    <t>Que realize a devida fiscalização da empresa contratada para execução dos serviços de pintura nas escolas municipais, especialmente quanto ao cumprimento da jornada de trabalho de seus funcionários.</t>
+  </si>
+  <si>
+    <t>2247</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_no_117-26.pdf</t>
+  </si>
+  <si>
+    <t>A substituição/manutenção da cadeira odontológica do consultório do distrito de São Benedito da Cachoeirinha, tendo em vista que a mesma se encontra quebrada/inoperante, prejudicando diretamente o atendimento à população.</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_no_118-26.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao SAAE - Serviço Autônomo de Água e Esgoto a instalação de registro de controle de vazão de água na rede de abastecimento da parte mais alta do distrito de São Benedito da Cahoeirinha.</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_no_119-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização urgente de manutenção, desentupimento e instalação/reposição de tampas em bueiros localizados no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2251</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_no_120-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviço de limpeza de cercas e roçada ao longo da Avenida Antônio Martorano, localizada no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_no_121-26.pdf</t>
+  </si>
+  <si>
+    <t>O envio de máquina patrola para realização de manutenção na via localizada no cruzamento da Rua Maria Ribeiro com a Avenida Manoel Ferreira da Silva, no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_no_122-26.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização horizontal e vertical na rodovia Tsunezaemon Maeda, que liga o município de Ituverava ao distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Providências urgentes na EMEF "Dona Mariana Grellet Seixas, visando a retirada de animais (gatos) e a higienização adequada do ambiente escolar.</t>
+  </si>
+  <si>
+    <t>2255</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_no_124-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de professor (a) auxiliar para atendimento de aluno (s) com Transtorno do Espectro Autista na EMEF "Dona Mariana Grellet Seixas", no distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_no_125-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos na Avenida Dr. Soares de Oliveira.  a referida via encontra-se com diversos buracos ao longo de sua extensão, o que tem causado transtornos aos motoristas e pedestres que por ali transitam diariamente.</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_no_126-26.pdf</t>
+  </si>
+  <si>
+    <t>Que adote medidas administrativas visando à implantação e ampliação da realização de processos licitatórios em formato digital, por meio de plataformas eletrônicas oficiais, no âmbito da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao__no_127-260001.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de sinalização adequada na rampa de acesso localizada na Praça Maria das Dores Aguiar, localizada no Conjunto Habitacional Berlindo de Paula Freitas, no Jardim Guanabara IV.</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_no_128-260001.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza, desobstrução e manutenção preventiva dos bueiros localizados no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2277</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_no_129-260001.pdf</t>
+  </si>
+  <si>
+    <t>Especialmente ao SAAE (Serviço Autônomo de Água e Esgoto), a realização de limpeza e manutenção da represa de esgoto localizada no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2279</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_no_130-26.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que o Poder Executivo proceda a instalação de ares condicionados, bem como computadores na Escola municipal Mariana Grellet Seixas, no distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2281</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao__no_131-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente a criação de um programa de transporte gratuito ou subsidiado destinado a pessoas em situação de vulnerabilidade social e baixa renda, especialmente para crianças matriculadas em creches e escolas da rede pública, bem como seus responsáveis quando necessário.</t>
+  </si>
+  <si>
+    <t>2282</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_no_132-260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviços de poda de árvores, limpeza geral e manutenção na praça na Rua José Amadeu, no Conjunto Habitacional Arnaldo Calil Pereira Jardim, no bairro Benedito Trajano Borges.</t>
+  </si>
+  <si>
+    <t>2284</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_no_133-260001.pdf</t>
+  </si>
+  <si>
+    <t>A realização de recapeamento asfáltico na Avenida Custódia Falleiros Sandoval, localizada no bairro Conjunto Habitacional Arnaldo Calil Pereira Jardim.</t>
+  </si>
+  <si>
+    <t>2285</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_no_134-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o recapeamento asfáltico na Rua Antônia da Silva Nunes, localizada no Conjunto Habitacional }Arnaldo Calil Pereira Jardim.</t>
+  </si>
+  <si>
+    <t>2286</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao__no_135-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que determine aos setores competentes, a elaboração de estudo técnico, orçamentário e operacional, visando à implantação de um Centro de Zoonoses em Ituverava,  com estrutura adequada, equipe multidisciplinar e atuação integrada com a rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_136-26.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de faixas de sinalização viária, bem como a criação de área específicas para embarque e desembarque de alunos em frente às escolas do município e dos distritos.</t>
+  </si>
+  <si>
+    <t>2310</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2310/inicacao_no_137-26.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de adesivos informativos na parte traseira de todos os veículos oficiais da Prefeitura, com o objetivo de promover maior transparência, segurança e controle social.</t>
+  </si>
+  <si>
+    <t>2311</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_no_138-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas  as providências necessárias para garantir a substituição de profissionais durante o período de férias, especialmente nas áreas de enfermagem e recepção do PSF-Farmacêutico José de Lima, localizado no bairro Jardim Guanabara.</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_no_139-26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas providências para o fechamento parcial ou adequação estrutural da área de recepção do PSF-Farmacêutico José de Lima, localizado no bairro Jardim Guanabara, visando maior segurança aos profissionais e melhor eficiência no uso de recursos públicos.</t>
+  </si>
+  <si>
+    <t>2313</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_no_140-26.pdf</t>
+  </si>
+  <si>
+    <t>A adequação e ampliação do espaço da recepção do PSF-Farmacêutico José de Lima, localizado no bairro Jardim Guanabara, bem como a reorganização do fluxo de atendimento, especialmente nos dias de atendimentos por especialidades.</t>
+  </si>
+  <si>
+    <t>2314</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_no_141-26.pdf</t>
+  </si>
+  <si>
+    <t>A adequação da estrutura física, ampliação do quadro de profissionais e melhoria dos equipamentos de trabalho no PSF-Farmacêutico José de Lima, localizado no bairro Jardim Guanabara, em especial nas áreas de recepção e atendimento.</t>
+  </si>
+  <si>
+    <t>2315</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2315/inicacao_no_142-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de curso de formação de brigadistas e capacitação em primeiros socorros para todos os funcionários da rede municipal de educação, em parceria com o Corpo de Bombeiros.</t>
+  </si>
+  <si>
+    <t>2319</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_no_143-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de conserto/manutenção de lombada localizada na AV. Orestes Quércia, bairro Jardim Haley, em frente a Bicicletaria da Marli.</t>
+  </si>
+  <si>
+    <t>2322</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2322/inicacao_no_144-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos em todas as vias públicas  do bairro Nosso Teto.</t>
+  </si>
+  <si>
+    <t>2323</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2323/inicacao_no_145-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado serviços de limpeza das ruas, cata-entulho e poda de árvores em todo bairro Nosso Teto.</t>
+  </si>
+  <si>
+    <t>2324</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2324/inicacao_no_146-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos na Rua José Mirandola, no trecho compreendido entre os números 198 ao 208, localizado no Conjunto Habitacional José Alípio Furquim Fonseca.</t>
+  </si>
+  <si>
+    <t>2325</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/inicacao_no_147-26.pdf</t>
+  </si>
+  <si>
+    <t>Estudos e posterior alteração do sentido de tráfego na Rua Antônio Marcondes dos Santos,  no trecho que passa em frente à Paróquia São João Batista, sentido a Praça do Bar do Capituva, localizada no Conjunto Habitacional Salvador Cordaro Cruz.</t>
+  </si>
+  <si>
+    <t>2326</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/inicacao_no_148-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudo técnico para alteração do sentido de tráfego na Rua Constância de Jesus Galize, no trecho que passa aos fundos da Paróquia São João Batista, em frente à casa paroquial, localizada no Conjunto Habitacional Deputado Arnaldo Kalil Pereira Jardim.</t>
+  </si>
+  <si>
+    <t>2330</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_149-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviços de manutenção na avenida Dr. José Aníbal Soares de Oliveira, contemplando: Poda e manutenção da arborização existente; Limpeza geral da via; Pintura das guias (meio-fio), visando melhor visibilidade e organização urbana.</t>
+  </si>
+  <si>
+    <t>2331</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_no_150-26.pdf</t>
+  </si>
+  <si>
+    <t>Estudos e providências para a implantação do regime de escola em tempo integral na EMEF "Antônio Josino de Andrade", visando ampliar a carga horária dos alunos e oferecer atividades complementares no contraturno escolar.</t>
+  </si>
+  <si>
+    <t>2332</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_no_151-260001.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção em todas as ruas com pavimentação em paralelepípedo do município.</t>
+  </si>
+  <si>
+    <t>2337</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_no_152-26.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de roçada e limpeza do acostamento da estrada vicinal que liga o município de Ituverava ao município de Guará - Vicinal Rosa Vieira Rodrigues.</t>
+  </si>
+  <si>
+    <t>2338</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_153-26.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de processo seletivo para contratação de professor de Educação Física destinado ao atendimento da população da terceira idade, tendo em vista a ausência atual desse profissional.</t>
+  </si>
+  <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacao_no_154-26.pdf</t>
+  </si>
+  <si>
+    <t>A contratação, designação ou disponibilização de professor de educação física ou instrutor qualificado para atuar na escolinha de futebol do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2352</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_155-26.pdf</t>
+  </si>
+  <si>
+    <t>Estudos e providências para ampliara frequência de atendimento dos médicos especialistas em Pediatria e Ginecologia no posto de saúde do distrito de São Benedito da Cachoeirinha, com a disponibilização desses profissionais em mais dias da semana.</t>
+  </si>
+  <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/inicacao_no_156-26.pdf</t>
+  </si>
+  <si>
+    <t>A iluminação pública de uma parte da Avenida Salvador Cordaro Cruz, que se encontra totalmente sem iluminação.</t>
+  </si>
+  <si>
+    <t>2354</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/inicacao_no_157-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de feiras de emprego e renda no município, buscando parcerias com a Associação comercial e Industrial (ACI), empresas locais, instituições de ensino e órgãos de qualificação profissional.</t>
+  </si>
+  <si>
+    <t>2355</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_no_158-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo ou substituição dos estofados das macas utilizadas na sala de curativos e triagem da Unidade Básica de Saúde, tendo em vista o desgaste apresentado pelo uso contínuo.</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_no_159-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie o fornecimento de uma máquina de lavar roupas para utilização na Unidade de Saúde da Família "Marcos Antônio Barbosa Sandoval", no distrito de Aparecida do Salto, em substituição ao equipamento atualmente existente, que se encontra quebrado.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_no_160-260001.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de um computador completo para o consultório da Unidade Básica de Saúde da Família "Marcos Antônio Barbosa Sandoval", no distrito de Aparecida do Salto, contendo CPU, monitor, teclado, mouse, impressora e demais acessórios necessários ao pleno funcionamento.</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacao_no_161-260001.pdf</t>
+  </si>
+  <si>
+    <t>A instalação urgente de grades de proteção nas janelas da sala de enfermagem, consultório odontológico e sala de lavagem e esterilização da Unidade Básica de Saúde da Família "Marcos Antônio Barbosa Sandoval", no distrito de Aparecida do Salto.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_162-26.pdf</t>
+  </si>
+  <si>
+    <t>Que adotem as providências necessárias para garantir que os Portais da Transparência do Poder Executivo e do Poder Legislativo sejam alimentados de forma clara, acessível, padronizada e em linguagem inteligível ao cidadão comum, em estreita observância à legislação vigente.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_163-260001.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza e manutenção da Praça Dez de Março e dos banheiros públicos, garantindo melhores condições de uso, higiene e conservação do espaço pela população.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_no_164-26.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e manutenção da praça localizada na Rua Nestorina de Freitas, bairro Jardim Bela Vista, incluindo roçada, retirada de entulhos, varrição, poda de árvores quando necessária.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_no_165-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de recapeamento asfáltico na Rua José Ferreira da Silva, no trecho compreendido entre os números 216 e 258, no conjunto Habitacional Deputado Arnaldo Calil Pereira Jardim.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_no_166-26.pdf</t>
+  </si>
+  <si>
+    <t>Que determine a adoção de planejamento integrado entre a Secretaria Municipal de Obras e o SAAE - Serviço Autônomo de Água e Esgoto, para que, previamente à execução de serviços de recapeamento asfáltico nas vias públicas do município, seja realizada vistoria técnica e levantamento da necessidade de eventuais manutenções, reparos ou substituições nas redes de água e esgoto.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_no_167-26.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza, higienização e manutenção periódica dos banheiros públicos localizados na Praça Dez de Março.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_no_168-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de vistoria técnica urgente no prédio localizado ao lado da Funerária Irmãos Nascimento, na Rua Cel. Cipriano de Almeida Coelho, bem como a adoção imediata das providências cabíveis para garantir a segurança da população.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_169-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos no cruzamento da Rua Francisco Marcolino da Luz com a Rua João Ferreira Teles, no bairro Vila São Jorge.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_170-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviços de manutenção, limpeza, roçada do mato às margens, nivelamento e operação tapa-buracos, se necessário, na estrada vicinal Eliphio Perez Quireza que liga o município de Ituverava ao município de Jeriquara.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_171-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos ou recapeamento asfáltico no trecho compreendido entre a Rua José Abdalla Hanna, até o cruzamento com a Rua João Pessoa e a Rua Sebastiana Monteiro Cassiano, no município de Ituverava.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_no_172-26.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos ou recapeamento asfáltico na Rua João Pessoa, no trecho compreendido entre  Rua José Abdalla Hanna e a Rua Miguel Jacob, no município de Ituverava.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_no_173-26.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos ou recapeamento asfáltico no cruzamento da Rua Gabriel Teodoro de Oliveira com a Rua Ana Jacinta de Freitas e Rua Juquiraí, no bairro Jardim Marajoara, no município de Ituverava.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_no_174-26.pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico na Rua Jovina Trajano Borges, no trecho compreendido entre as Ruas Raul Cardoso e a Rua Ana Jacinta de Freitas.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_no_175-26.pdf</t>
+  </si>
+  <si>
+    <t>Roçada e manutenção de toda a área verde do espaço da Creche Municipal "Maria Galindo José" - Recriança, incluindo o campo de futebol utilizado para atividades das crianças, bem como a manutenção das telas de proteção da quadra, além da limpeza geral e pintura da quadra esportiva.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_176-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de um veículo adequado para atender às demandas da Creche Municipal "Maria Galindo José" - Recreiança, localizada na Rua Cel. Dionísio Barbosa Sandoval, 1.197, bairro Vila Beatriz, com capacidade compatível para a realização das visitas e demais atividades desenvolvidas pelo programa.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_no_178-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de limpeza geral, manutenção dos brinquedos e serviços de arborização na Praça Pública Odilon Teixeira de Almeida "Praça da Mãe Rainha", localizada no bairro Jardim Bandeirantes, destinada ao lazer infantil, visando proporcionar um ambiente mais seguro, agradável e adequado para o uso das crianças e famílias.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_179-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada com urgência a manutenção dos paralelepípedos soltos no cruzamento da Rua Cel. Augusto Barbosa com a Rua Cel. Cipriano de Almeida Coelho, com o devido nivelamento e reparo da pavimentação.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_180-26.pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico urgente na Rua Anacleto Sinhorini, nas proximidades do número 627, no bairro Jardim Guanabara.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_no_181-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de estudos técnicos e posterior construção de lombada/redutor de velocidade, com a devida sinalização, na Rua Sebastião Alves de Oliveira, nas proximidades do nº 235, em frente ao Bar do Robertinho, no distrito de São Benedito da Cahoeirinha.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_no_182-26.pdf</t>
+  </si>
+  <si>
+    <t>A construção de uma lombada (redutor de velocidade) na Rua José Jacovassi, nas proximidades do Ginásio de Esporte, no distrito de São Benedito da Cachoeirinha, visando proporcionar maior segurança aos pedestres e motoristas que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_no_183-26.pdf</t>
+  </si>
+  <si>
+    <t>A realização de limpeza, desobstrução e manutenção preventiva de todos os bueiros localizados no distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_184-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de caminhão-pipa para realização de molhamento das vias públicas do distrito de São Benedito da Cachoeirinha, ao menos uma vez ao dia.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_185-26.pdf</t>
+  </si>
+  <si>
+    <t>A instalação e manutenção de placas de sinalização vertical no distrito de São Benedito da Cachoeirinha, contemplando sinalizações de trânsito, identificação de vias, preferência, limite de velocidade e demais placas necessárias para a orientação e segurança da população.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Que sejam tomadas providências urgentes para realização de limpeza, manutenção e reforço na segurança da represa de tratamento localizada no distrito de São Benedito da Cachoeirinha, bem como fiscalização e solução quanto ao córrego/esgoto existente no local.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_no_187-26.pdf</t>
+  </si>
+  <si>
+    <t>A disponibilização de funcionários para reforço na limpeza pública do distrito de São Benedito da Cachoeirinha, de forma contínua e peíódica.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_188-26.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de uma lombada (redutor de velocidade) na Rua Itália, no trecho compreendido entre os números 167 e 177, visando proporcionar maior segurança viária aos moradores e pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>A realização urgente da limpeza de todos os bueiros localizados no distrito de São Benedito da Cachoeirinha, bem como a colocação e substituição da tampas danificadas ou inexistentes.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_190-26.pdf</t>
+  </si>
+  <si>
+    <t>Reiterando a indicação nº143/2026, a realização de conserto/manutenção de lombada localizada na Av. Orestes Quércia, bairro Jardim Haley, em frente a Bicicletaria da Marli.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_191-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada, com urgência, a disponibilização ou contratação de coveiro, tendo em vista a ausência desse profissional para atendimento das demandas locais.</t>
+  </si>
+  <si>
+    <t>2278</t>
+  </si>
+  <si>
+    <t>OFRES</t>
+  </si>
+  <si>
+    <t>Ofício de Resposta do Executivo</t>
+  </si>
+  <si>
+    <t>Ofício nº 046/26-SE, de autoria do Executivo, que encaminha respostas dos requerimentos de discussão de nºs 001 ao 009/26.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>Ofício nº 066/26-SE, que solicita dilação do prazo por mais 30 dias para encaminhamento de resposta do Requerimento de Discussão nº 014/26, de autoria dos vereadores Marcelo de Oliveira Cirilo e Guilherme Mariano.</t>
+  </si>
+  <si>
     <t>2053</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Solicita a dispensa da leitura da Ata da 21ª Sessão Ordinária do dia 15 de dezembro de 2025.</t>
   </si>
   <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 1ª Sessão Ordinária do dia 03 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata eletrônica da 02ª sessão ordinária do dia 09 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata eletrônica da 01ª sessão extraordinária do dia 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 3ª Sessão Ordinária do dia 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2242</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 4 º Sessão Ordinária do dia 24 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 5ª Sessão Ordinária do dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 6ª Sessão Ordinária do dia 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 2ª Sessão Extraordinária do dia 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>Solicita a dispensa da leitura da ata da 7ª Sessão Ordinária do dia 05 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>OFEXE</t>
+  </si>
+  <si>
+    <t>Ofício do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2100/oficio_no_024-26-se.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 024/2026-SE_x000D_
+Que proceda à convocação de Sessão Extraordinária, objetivando a apreciação do Projeto de Lei que dispõe sobre o reajuste dos vencimentos dos funcionários municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2102/oficio_no_025-26-se.pdf</t>
+  </si>
+  <si>
+    <t>Ofício n.º 025/2026 Sugestão de reajuste dos subsídios dos Secretários Municipais.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>Ofício nº 035/2026-SE_x000D_
+Solicita a retirada dos Projeto de Lei nº 38/2025 e do Projeto de Lei nº 04/2026.</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
+    <t>Ofício nº 034/2026-GAB_x000D_
+Convite aos vereadores e toda a população ituveravense para o 5º ITUVE BIKE passeio ciclístico, será realizado no dia 12 de abril no parque recreio a partir das 7:30.</t>
+  </si>
+  <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>Ofício nº 047/2026-SE_x000D_
+Encaminha para apreciação o Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2026 no município de Ituverava e dá outras providências, conforme seguem em anexo.</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>Ofício nº 048/2026-SE_x000D_
+Encaminha para apreciação o Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2026 - no Serviço Autônomo de Água e Esgoto do município de Ituverava e dá outras providências, conforme seguem em anexo.</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>Ofício nº 049/2026-SE_x000D_
+Encaminha cópia da Lei Complementar nº 057/2026, já devidamente sancionada pelo Poder Executivo.</t>
+  </si>
+  <si>
     <t>1964</t>
   </si>
   <si>
     <t>REQPE</t>
   </si>
   <si>
     <t>Requerimento de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ ROBERTO DELBIANCO BARBOSA, ocorrido no dia 17/12/2025.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ EDUARDO JORGE BARBOSA, ocorrido no dia 20/12/2026.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SÔNIA MARIA CRUZ LAMBERTI, ocorrido no dia 04/01/2026.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GEORGINA INÁCIO DE LIMA OLIVEIRA, ocorrido no dia 27/12/2025.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf</t>
   </si>
   <si>
     <t>Falecimento da Sra. ONOFRA GOMES DA SILVA, ocorrido no dia 29 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf</t>
   </si>
   <si>
     <t>Falecimento de JOANA D’ARC BORGES, ocorrido no dia 04 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ LAURINDO, ocorrido no dia 03/01/2026.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ENRICO MENEZES MORAES, ocorrido no dia 09/01/2026.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Elvis da Silva Nunes, ocorrido em 05/01/2026.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SANDRA ELIZIA PIMENTA, ocorrido no dia 11/01/ 2026.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MÁRIO VERONEZ, ocorrido no dia 18/01/2026.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDCARLOS INÁCIO COSTA, falecido no dia 19/01/2026.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ROSELI VIEIRA DE MELO, ocorrido no dia 19/01/2026.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDCARLOS INÁCIO COSTA, ocorrido no dia 19/01/2026.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ LAURINDO, ocorrido no dia 04/01/2026.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ADMÍLSON DOS SANTOS RODRIGUES, ocorrido no dia 25/01/2026.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ EDUARDO JORGE BARBOSA, ocorrido no dia 20/12/2025.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ELVIS DA SILVA NUNES, ocorrido no dia 04/01/2026.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA LOPES CÍCERO, ocorrido no dia 17/01/2026.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ CAETANO DA SILVA, ocorrido no dia 31/01/2026.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GRACIELLA OLIVEIRA RIBEIRO, ocorrido no dia 09/01/2026.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de VANDERLEY XAVIER PISSARO, ocorrido no dia 26/12/2025.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ROSA AMORIM CHAGAS, ocorrido no dia 23/12/2025.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PAULO RODRIGUES DE SOUZA, ocorrido no dia 29/01/2026.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_de_pesar_no_030-26.pdf</t>
+  </si>
+  <si>
     <t>Pelo falecimento de VERA ATHAYDE DE SOUZA MIGLIORINI, ocorrido no dia 03/02/2026.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/req._pesar_no_031-260001.pdf</t>
+  </si>
+  <si>
     <t>Pelo falecimento de EDSON LUCAS, ocorrido no dia 04/02/2026.</t>
   </si>
   <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2073/req._pesar_no_032-260001.pdf</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2074/requerimento_pesar_no_033-26.pdf</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2078/requerimento_pesar_no_034-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de Geraldo Lelis da Cunha, ocorrido em 06/02/2026.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_pesar_no_035-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de GERALDO LELIS DA CUNHA, ocorrido no dia 06/02/2026.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_pesar_no_036-26.pdf</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_pesar_no_037-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de CAROLINA INÁCIA DOS SANTOS GARNICA, ocorrido no dia 06/02/2026.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2090/requerimento_de_pesar_no_038-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANTÔNIO PEREIRA DA SILVA, ocorrido no dia 15/02/2026.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2093/requerimento_pesar_no_039-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LUIZ CARRER, ocorrido no dia 14/02/2026.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2098/requerimento_pesar_no_040-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SIMONE MARIA DE JESUS FORONI, ocorrido no dia 13/02/2026.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2099/requerimento_pesar_no_041-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA APARECIDA GOBBI SPINELI, ocorrido no dia 22/02/2026.</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2106/requerimento_de_pesar_no_042-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de Elza Pereira Lima Rosa, ocorrido no dia 24/02/2026.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_de_pesar_no_043-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANTÔNIO CARLOS CUNHA, ocorrido no dia 26/02/2026.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_de_pesar_no_044-26.pdf</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_de_pesar_no_045-260001.pdf</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_de_pesar_no_046-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ELZA PEREIRA LIMA ROSA, ocorrido no dia 21/02/2026.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2112/requerimento_de_pesar_no_047-260001.pdf</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2113/requerimento_de_pesar_no_048-260001.pdf</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2114/requerimento_de_pesar_no_049-260001.pdf</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2119/requerimento_de_pesar_no_050-26.pdf</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2120/requerimento_de_pesar_no_051-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA APARECIDA GOBBI SPINELLI, ocorrido no dia 22/02/2026</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de VALDIVINO JOAQUIM DE ARAÚJO, ocorrido no dia 18/02/2026.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_de_pesar_no_053-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de NORMA DE PAULA FREITAS, ocorrido no dia 25/02/2026.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_de_pesar_no_054-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LUIZ MASSARIOLI, ocorrido no dia 22/02/2026.</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2124/requerimento_de_pesar_no_055-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOSÉ AMBRÓSIO, ocorrido no dia 20/02/2026.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2125/requerimento_de_pesar_no_056-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de VALDIVINO JOAQUIM DE ARAÚJO, ocorrido no dia 22/02/2026.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2126/requerimento_de_pesar_no_057-260001.pdf</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2127/requerimento_de_pesar_no_058-260001.pdf</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2128/requerimento_de_pesar_no_059-260001.pdf</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2136/requerimento_de_pesar_no_061-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SEBASTIÃO GUEDES, ocorrido no dia 02/03/2026.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SEBASTIÃO GUEDES, ocorrido no dia 01/03/2026.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/requerimento_de_pesar_no_063-260001.pdf</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/requerimento_de_pesar_no_064-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LUIZ GILBERTO THOMAZINI ocorrido no dia 05/03/2026.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/requerimento_de_pesar_no_065-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de FLÁVIA ASSED BITAR, ocorrido no dia 04/03/2026.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/requerimento_de_pesar_no_066-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LINDOMAR GARCIA, ocorrido no dia 06/03/2026.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/requerimento_de_pesar_no_067-20260001.pdf</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LUIZ GILBERTO THOMAZINI, ocorrido no dia 05/03/2026.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de FLÁVIA ASSED BITAR, ocorrido no dia 02/03/2026.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/requerimento_de_pesar_no_071-260001.pdf</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/requerimento_de_pesar_no_072-260001.pdf</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_de_pesar_no_073-260001.pdf</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_de_pesar_no_074-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ELINA RUTH MOLINA OLIVEIRA GOUDINHO, ocorrido no dia 09/03/2026.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_de_pesar_no_075-20260001.pdf</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_de_pesar_no_076-20260001.pdf</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_de_pesar_no_077-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA ROSÂNGELA FLORÊNCIO DURGANTE, ocorrido no dia 11/03/2026.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_de_pesar_no_081-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA ISABEL SCAPIM RIZIERI, ocorrido no dia 16/03/2026.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_de_pesar_no_083-260001.pdf</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_de_pesar_no_084-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de BIANCA MARTINS SILVA PEREIRA, ocorrido no dia 17/03/2026.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_de_pesar_no_085-20260001.pdf</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/requerimento_de_pesar_no_088-20260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de FÁBIO RODRIGUES GOMES, ocorrido no dia 12/03/2026.</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_de_pesar_no_089-260001.pdf</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/requerimento_de_pesar_no_091-20260001.pdf</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_de_pesar_no_092-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ADRIANA RODRIGUES DE OLIVEIRA, ocorrido no dia 18/03/2026.</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_de_pesar_no_093-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de THIAGO RODRIGUES CARDOSO, ocorrido no dia 11/03/2026.</t>
+  </si>
+  <si>
+    <t>2222</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/requerimento_de_pesar_no_094-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de PAULO DAMÁSIO DOS SANTOS, ocorrido no dia 29/03/2026.</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/requerimento_de_pesar_no_095-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MANOELITA BORGES MANTOVANI, ocorrido no dia 28/03/2026.</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_de__pesar_no_096-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de VERA LÚCIA SALVADOR ÍNDIGO, ocorrido no dia 28/03/2026.</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_de_pesar_no_097-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de NELSON RIBEIRO, ocorrido no dia 30/03/2026.</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_de_pesar_no_098-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MANOELITA BORGES NASCIMENTO, ocorrido no dia 28 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_de_pesar_no_099-26.pdf</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_de_pesar_no_100-26.pdf</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_de_pesar_no_101-26.pdf</t>
+  </si>
+  <si>
+    <t>2237</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/requerimento_de_pesar_no_102-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARCELA FREITAS NASCIMENTO DE OLIVEIRA, ocorrido no dia 01/04/2026.</t>
+  </si>
+  <si>
+    <t>2238</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/requerimento_de_pesar_no_103-26.pdf</t>
+  </si>
+  <si>
+    <t>2239</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/requerimento_de_pesar_no_104-26.pdf</t>
+  </si>
+  <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_pesar_no_105-26.pdf</t>
+  </si>
+  <si>
+    <t>2241</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/requerimento_de_pesar_no_106-26.pdf</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_de_pesar_no_107-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOSÉ TAVARES VIEIRA, ocorrido no dia 05/04/2026.</t>
+  </si>
+  <si>
+    <t>2249</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_de_pesar_no_108-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de CLÁUDIO MASSARIOLI, ocorrido no ida 12/03/2026.</t>
+  </si>
+  <si>
+    <t>2269</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_de_pesar_no_109-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SANDRA DE FÁTIMA RAMOS PEREIRA VENTUROSO, ocorrido no dia 12/04/2026.</t>
+  </si>
+  <si>
+    <t>2270</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_de_pesar__no_110-260001.pdf</t>
+  </si>
+  <si>
+    <t>2271</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_de_pesar_no_111-260001.pdf</t>
+  </si>
+  <si>
+    <t>2272</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_de_pesar_no_112-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SABDRA DE FÁTIMA RAMOS PEREIRA VENTUROSO, ocorrido no dia 12/04/2026.</t>
+  </si>
+  <si>
+    <t>2273</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_de_pesar__no_113-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MÁRCIO ANTÔNIO MACHADO, ocorrido no dia 13/04/2026.</t>
+  </si>
+  <si>
+    <t>2274</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_de_pesar_no_114-260001.pdf</t>
+  </si>
+  <si>
+    <t>2275</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_de_pesar_no_116-260001.pdf</t>
+  </si>
+  <si>
+    <t>2283</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_de_pesar_no_117-260001.pdf</t>
+  </si>
+  <si>
+    <t>2287</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_de_pesar__no_118-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de HÉLDER MEDEIROS DE SOUZA, ocorrido no dia 10/04/2026.</t>
+  </si>
+  <si>
+    <t>2288</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_de_pesar__no_119-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de EDSON ANTÔNIO CIRILO, ocorrido no dia 09/04/2026.</t>
+  </si>
+  <si>
+    <t>2289</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_de_pesar__no_120-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOÃO JOSÉ MUNIZ RODRIGUES, ocorrido no dia 07/04/2026.</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_de_pesar__no_121-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JESUS GABRIEL DA SILVA FILHO, ocorrido no dia 07/04/2026.</t>
+  </si>
+  <si>
+    <t>2291</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_de_pesar_no_122-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOSÉ MARCOS LACERDA (MUCUNA), ocorrido no dia 12/04/2026.</t>
+  </si>
+  <si>
+    <t>2292</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_de_pesar_no_123-260001.pdf</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_de_pesar_no_124-260001.pdf</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_de_pesar_no_125-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de BRUNO CÉSARDE BARRROS SILVEIRA, ocorrido no dia 13/04/2026.</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_de_pesar_no_126-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de BRUNO CÉSAR  DE BARROS SILVEIRA, ocorrido no dia 13/04/2026.</t>
+  </si>
+  <si>
+    <t>2302</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_de_pesar_no_127-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de CELSO BARBOSA LIMA, ocorrido no dia 16/04/2026.</t>
+  </si>
+  <si>
+    <t>2303</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_de_pesar_no_128-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SYLVIA CARDOSO PIMENTA DE LIMA, ocorrido no dia 22/04/2026.</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_de_pesar_no_129-26.pdf</t>
+  </si>
+  <si>
+    <t>2305</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_de_pesar_no_130-26.pdf</t>
+  </si>
+  <si>
+    <t>2307</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_de_pesar_no_131-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de OSCAR DANIEL BEZERRA SCHMIDT, ocorrido no dia 17/04/2026.</t>
+  </si>
+  <si>
+    <t>2308</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2308/requrimento_de_pesar_no_132-26.pdf</t>
+  </si>
+  <si>
+    <t>2309</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_de_pesar_no_133-260001.pdf</t>
+  </si>
+  <si>
+    <t>2316</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de CÉSAR MARIA CARDOSO TÓTOLI, ocorrido no dia 23/04/2026.</t>
+  </si>
+  <si>
+    <t>2317</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_de_pesar_no_135-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de CÉLIA MARIA CARDOSO TÓTOLI, ocorrido no dia 23/04/2026.</t>
+  </si>
+  <si>
+    <t>2321</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de PASCOAL CHECCHIA, ocorrido no dia 26/04/2026.</t>
+  </si>
+  <si>
+    <t>2327</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_de_pesar_no_137-26.pdf</t>
+  </si>
+  <si>
+    <t>2328</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/requeriemento_de_pesar_no_138-26.pdf</t>
+  </si>
+  <si>
+    <t>2329</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/requeriemento_de_pesar_no_139-26.pdf</t>
+  </si>
+  <si>
+    <t>2333</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/requeriemento_de_pesar_no_140-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOSÉ NETO FREIRE DE MOURA, ocorrido no dia 23/04/2026.</t>
+  </si>
+  <si>
+    <t>2334</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/requeriemento_de_pesar_no_141-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SANDRA REGINA DE CARVALHO SILVA, ocorrido no dia 27/04/2026.</t>
+  </si>
+  <si>
+    <t>2335</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_de_pesar_no_142-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de EURÍPEDES LEVERTON SONZONI, ocorrido no dia 24/04/2026.</t>
+  </si>
+  <si>
+    <t>2336</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_de_pesar_no_143-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARCOS AURÉLIO VIANNA, ocorrido no dia 24/04/2026.</t>
+  </si>
+  <si>
+    <t>2342</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_de_pesar_no_144-26.pdf</t>
+  </si>
+  <si>
+    <t>2343</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de FRANCISCO FERREIRA NETO, ocorrido no dia 27/04/2026.</t>
+  </si>
+  <si>
+    <t>2344</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_de_pesar_no_146-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA IRACEMA GOMES SILVA, ocorrido no dia 28/04/2026.</t>
+  </si>
+  <si>
+    <t>2345</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_de_pesar_no_147-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SÔNIA MARILDA NASCIMENTO XAVIER, ocorrido no dia 27/04/2026.</t>
+  </si>
+  <si>
+    <t>2346</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/requrimento_de_pesar_no_148-26.pdf</t>
+  </si>
+  <si>
+    <t>pelo falecimento de CÉLIA MARIA CARDOSO TÓTOLI, ocorrido no dia 23/04/2026.</t>
+  </si>
+  <si>
+    <t>2347</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/requrimento_de_pesar_no_149-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOÃO NETO FREIRE DE MOURA, ocorrido no dia 22/04/2026.</t>
+  </si>
+  <si>
+    <t>2348</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/requrimento_de_pesar_no_150-26.pdf</t>
+  </si>
+  <si>
+    <t>2349</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/requrimento_de_pesar_no_151-26.pdf</t>
+  </si>
+  <si>
+    <t>2350</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/requrimento_de_pesar_no_152-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de SANDRA REGINA RAMOS DA SILVA, ocorrido no dia 27/04/2026.</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/requrimento_de_pesar_no_153-26.pdf</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/requrimento_de_pesar_no_154-26.pdf</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/requrimento_de_pesar_no_155-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARCOAURÉLIO VIANNA, ocorrido no dia 24/04/2026.</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_de_pesar_no_156-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de FRANCISCO MAZETE, ocorrido no dia 28/04/2026.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_de_pesar_no_157-260001.pdf</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_de_pesar_no_158-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MARIA IRACEMA GOMES DA SILVA</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_de_pesar_no_159-260001.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de MÁRCIO ANTÔNIO MACHADO, ocorrido no dia 13 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_de_pesar_no_160-260001.pdf</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_de_pesar_no_161-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de DANILO AMÊNDOLA, ocorrido no dia 29/04/2026.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_de_pesar_no_162-260001.pdf</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_de_pesar_no_163-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de JOSÉ AMBRÓSIO, ocorrido no dia 12/05/2026.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_de_pesar_no_164-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANA LAURA DE MATOS SILVA, ocorrido  no dia 13/05/2026.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_de_pesar_no_165-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANA LAURA DE MATOS SILVA, ocorrido no dia 13/05/2026.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_de_pesar_no_166-26.pdf</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_de_pesar_no_167-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANA LAURA DE MATOS SILVA. ocorrido no dia 13/05/2026.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_de_pesar_no_168-26.pdf</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_de_pesar_no_170-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ELAINE APARECIDA CARDOSO MARANI, ocorrido no dia 14/05/2026.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2425/requerimento_de_pesar_no_171-26.pdf</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_de_pesar_no_172-26.pdf</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_de_pesar_no_173-26.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ANTÔNIO ANCELMO SOUZA, ocorrido no dia 18/05/2026.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_de_pesar_no_174-26.pdf</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LAUDENEY GERMANOS DA SILVA, ocorrido no dia 19/05/2026.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LAUDINEI GERMANO DA SILVA, ocorrido no dia 20/05/2026.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de NEUSA SLVÉRIO, ocorrido no dia 21/05/2026.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de NEUSA SILVÉRIO, ocorrido no dia 21/05/2026.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de LAUDINEI GERMANO DA SILVA, ocorrido no dia 19/05/2026.</t>
+  </si>
+  <si>
     <t>1989</t>
   </si>
   <si>
     <t>REQDI</t>
   </si>
   <si>
     <t>Requerimento de Discussão</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_de_discussao_001-26.pdf</t>
+  </si>
+  <si>
     <t>A respeito do pagamento de valores retroativos aos servidores públicos referentes ao período da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf</t>
   </si>
   <si>
     <t>Requerimento de discussão acerca da zeladoria do trecho entre a praça do maçom e o castelinho.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à organização, critérios de distribuição e oferta de vagas em período integral e parcial nas unidades de educação infantil (creches) do município de Ituverava.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A POSSIBILIDADE DE EQUIPARAÇÃO DO PRÊMIO ASSIDUIDADE.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A POSSIBILIDADE DE CRIAÇÃO DA GCM EM ITUVERAVA</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/requerimento_discussao_no_006-26.pdf</t>
+  </si>
+  <si>
     <t>REQUERIMENTO DE DISCUSSÃO SOLICITANDO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI MUNICIPAL Nº 4.374/16 (ENTULHOS).</t>
   </si>
   <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_discussao_no_007-26.pdf</t>
+  </si>
+  <si>
+    <t>A reforma realizada no campo de futebol "Cleso Barbosa da Silva". do Ginásio de Esportes "Orlandão", orçado em aproximadamente R$ 490 mil, com previsão para ser entregue em até 60 dias, especialmente quanto aos seguintes pontos:</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_discussao_no_008-260001.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre atendimento às pessoas com deficiência na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/requerimento_discussao_no_009-260001.pdf</t>
+  </si>
+  <si>
+    <t>Para que prestem as seguintes informações referentes ao CAPS - Centro de Atenção Psicossocial do município.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/requerimento_discussao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que, através do setor competente, encaminhe a esta Casa de Leis as seguintes informações referentes à empresa Seleta, responsável pela coleta de lixo no município.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/requerimento_discussao_no_011-26.pdf</t>
+  </si>
+  <si>
+    <t>REQUER informações acerca do cumprimento da Portaria GM/MS nº 3.493, de 10 de abril de 2024, referente aos incentivos financeiros destinados aos profissionais da saúde bucal, no âmbito da Atenção Primária à Saúde.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_discussao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações referentes à recente redução do nível de água da Represa Dr. Paulo Borges de Oliveira, situada às margens da Avenida Dr. Paulo Borges de Oliveira, localizada no bairro Jardim Tropical, no Município de Ituverava;</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>Informações a respeito da Comissão responsável pelo acompanhamento e avaliação do Estágio Probatório dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>Requerimento em nome dos vereadores Marcelo de Oliveira Cirilo e Guilherme Mariano dos Santos._x000D_
+Requer a acerca da licitação, contratação, execução, fiscalização, medição, pagamento e eventual responsabilização administrativa, civil e criminal relacionada à obra de pavimentação asfáltica realizada na Rua Rotary.</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_discussao_no_015-26.pdf</t>
+  </si>
+  <si>
+    <t>Para que prestem as seguintes informações acerca da situação funcional dos servidores da EMEF "Prof.ª Maria Barbosa".</t>
+  </si>
+  <si>
+    <t>2217</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_discussao_no_016-26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ituverava, pra que, no prazo legal, com fundamento no artigo 31 da constituição Federal, na Lei Orgânica do Município e na Lei de Acesso à Informação (Lei nº 12.527/2011), preste as seguintes informações, acompanhadas de documentos comprobatórios.</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_discussao_no_017-26.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES ACERCA DO FATO OCORRIDO NA CRECHE TEREZA LOPES.</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_discussao_no_018-26.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de discussão que solicita ao Prefeito Municipal que apresente resposta complementar integral ao Requerimento de Discussão nº 068/25, tendo em vista que a resposta encaminhada anteriormente revelou-se insuficiente.</t>
+  </si>
+  <si>
+    <t>2318</t>
+  </si>
+  <si>
+    <t>para que informe a esta Casa de Leis, com a devida urgência, acerca da convocação dos monitores aprovados em concurso público vigente no município.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_discussao_no_020-26.pdf</t>
+  </si>
+  <si>
+    <t>Que encaminhe a esta Casa de Leis as seguintes informações referentes à frota de ambulâncias da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>Informações sobre o número de funcionários da limpeza pública atuantes no distrito de São Benedito da Cachoeirinha e o respectivo custo mensal.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>Informações referentes à CEMEI "Leontina Menezes Felisbino", do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>Informações referentes a ESF "José Teixeira Sobrinho" do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>Informações referentes à EMEF "Trajano Francisco Borges" do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_discussao_no_025-26.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES SOBRE LOCAÇÃO DE VEÍCULOS PELA PREFEITURA MUNICIPAL DE ITUVERAVA</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>Informações referentes à unidade do Recriança do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>Informações referentes ao controle de acesso e segurança dos prédios públicos municipais.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>Ao SAAE, para que prestem as seguintes informações referentes à represa/estação de tratamento de esgoto do distrito de São Benedito da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_discussao_no_029-26.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja requerido ao Exmo. Sr. Prefeito bem junto com as Secretarias de Municipais, especialmente as de Saúde, Obras, Transportes, Administração e Controle Interno, para que prestem informações formais, completas, documentos e individualizadas acerca do estado de conservação, manutenção, uso, guarda e eventual desvio de finalidade de veículos, ambulâncias, tratores e maquinários pertencentes ao Município.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>Para que preste esclarecimentos acerca da situação da iluminação pública em parte da Avenida Salvador Cordaro Cruz, especialmente na região do cruzamento, onde há registros de deficiência na iluminação.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>As seguintes informações referentes aos servidores ocupantes do cargo de coveiro no Município.</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>REQUR</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência</t>
+  </si>
+  <si>
+    <t>Requerimento de urgência que requer a inclusão para apreciação em urgência especial, o Projeto de Decreto Legislativo nº 005/26 que concede a senhora "LUCIANE AUGUSTA PEREIRA GÔNGORA", o título de Honra ao Mérito e o Projeto de Decreto Legislativo nº 006/26 que concede a senhora "LUCIANE AUGUSTA PEREIRA GÔNGORA", o título de Cidadã Ituveravense.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência de autoria do vereador Marcelo de Oliveira Cirilo e outros vereadores para incluir para apreciação em Urgência Especial o Requerimento de Urgência nº 025/26, de sua autoria, que solicita informações acerca de veiculos locados pela Prefeitura Municipal de Ituverava.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>ATAOR</t>
+  </si>
+  <si>
+    <t>Ata Ordinária</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 1ª Sessão Ordinária do dia 03 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>Ata eletrônica da 01ª sessão ordinária do dia 09 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 3ª Sessão Ordinária  do dia 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2243</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4º Sessão Ordinária do dia 24 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª Sessão Ordinária do dia 07 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Ordinária do dia 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária do dia 05 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>ATAEX</t>
+  </si>
+  <si>
+    <t>Ata Extraordinária</t>
+  </si>
+  <si>
+    <t>Ata eletrônica da 01ª sessão extraordinária do dia 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2ª Sessão Extraordinária do dia 14 de abril de 2026.</t>
+  </si>
+  <si>
     <t>1967</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofícios Diversos</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
     <t>Repasse referente ao Convênio Médico, AFMI, destinada `assistência médica hospitalar.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf</t>
   </si>
   <si>
     <t>Ofício nº 001/2026-GAB_x000D_
 Requer a emissão de 2 vias da certidão declaratória de efetivo exercício de cargo do prefeito.</t>
+  </si>
+  <si>
+    <t>2246</t>
+  </si>
+  <si>
+    <t>Ofício nº 035/2026-SE, de autoria do Executivo que solicita a retirada do Projeto de Lei nº 038/25, que altera dispositivos da Lei nº 4.087/2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1495,67 +4935,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/projeto_de_decreto_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_decreto_legislativo_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_decreto_legislativo_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/projeto_de_decreto_legislativo_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/projeto_de_lei_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/projeto_de_lei_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_complementar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/projeto_de_lei_complementar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/projeto_de_lei_complementar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2091/mocao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/mocao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/mocao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/mocao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/mocao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2280/mocao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2306/mocao_no_014-260001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/mocao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/indicacao_no_046-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/indicacao_no_047-26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/indicacao_no_048-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_049-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_052-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_056-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_057-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_no_060-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_no_062-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_063-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_064-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_065-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_066-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_no_067-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2096/indicacao_no_068-26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2097/indicacao_no_069-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_070-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_071-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_074-260001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_075-260001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_076-260001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_077-260001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_084-20260001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_086-20260001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_087-20260001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/indicacao_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_no_089-20260001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_no_090-20260001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_no_092-20260001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_no_093-20260001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_no_094-20260001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/indicacao_no_095-20260001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/indicacao_no_096-20260001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/indicacao_no_097-20260001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_no_099-260001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/indicacao_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_no_110-26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_no_111-26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/indicacao_no_112-26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_no_113-26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_no_114-26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_no_115-26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_no_116-26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_no_117-26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_no_118-26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_no_119-26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_no_120-26.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_no_121-26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_no_122-26.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_no_124-26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_no_125-26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_no_126-26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao__no_127-260001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_no_128-260001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_no_129-260001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao__no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_no_132-260001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_no_134-260001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao__no_135-260001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_136-26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2310/inicacao_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2315/inicacao_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2322/inicacao_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2323/inicacao_no_145-26.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2324/inicacao_no_146-26.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/inicacao_no_147-26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/inicacao_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_no_151-260001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacao_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/inicacao_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/inicacao_no_157-26.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_no_158-260001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacao_no_161-260001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_162-26.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_163-260001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_169-26.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_no_175-26.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_176-26.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_no_178-26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_179-26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_180-26.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_no_181-26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_no_182-26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_no_183-26.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_184-26.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_185-26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_no_187-26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_188-26.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_190-26.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_191-26.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2100/oficio_no_024-26-se.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2102/oficio_no_025-26-se.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_de_pesar_no_030-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/req._pesar_no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2073/req._pesar_no_032-260001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2074/requerimento_pesar_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2078/requerimento_pesar_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_pesar_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_pesar_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_pesar_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2090/requerimento_de_pesar_no_038-26.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2093/requerimento_pesar_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2098/requerimento_pesar_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2099/requerimento_pesar_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2106/requerimento_de_pesar_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_de_pesar_no_043-260001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_de_pesar_no_044-26.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_de_pesar_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_de_pesar_no_046-260001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2112/requerimento_de_pesar_no_047-260001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2113/requerimento_de_pesar_no_048-260001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2114/requerimento_de_pesar_no_049-260001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2119/requerimento_de_pesar_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2120/requerimento_de_pesar_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_de_pesar_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_de_pesar_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2124/requerimento_de_pesar_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2125/requerimento_de_pesar_no_056-260001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2126/requerimento_de_pesar_no_057-260001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2127/requerimento_de_pesar_no_058-260001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2128/requerimento_de_pesar_no_059-260001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2136/requerimento_de_pesar_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/requerimento_de_pesar_no_063-260001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/requerimento_de_pesar_no_064-20260001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/requerimento_de_pesar_no_065-20260001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/requerimento_de_pesar_no_066-20260001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/requerimento_de_pesar_no_067-20260001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/requerimento_de_pesar_no_071-260001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/requerimento_de_pesar_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_de_pesar_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_de_pesar_no_074-20260001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_de_pesar_no_075-20260001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_de_pesar_no_076-20260001.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_de_pesar_no_077-20260001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_de_pesar_no_081-20260001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_de_pesar_no_083-260001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_de_pesar_no_084-260001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_de_pesar_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/requerimento_de_pesar_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_de_pesar_no_089-260001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/requerimento_de_pesar_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_de_pesar_no_092-26.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_de_pesar_no_093-26.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/requerimento_de_pesar_no_094-26.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/requerimento_de_pesar_no_095-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_de__pesar_no_096-26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_de_pesar_no_097-26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_de_pesar_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_de_pesar_no_099-26.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_de_pesar_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_de_pesar_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/requerimento_de_pesar_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/requerimento_de_pesar_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/requerimento_de_pesar_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_pesar_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/requerimento_de_pesar_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_de_pesar_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_de_pesar_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_de_pesar_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_de_pesar__no_110-260001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_de_pesar_no_111-260001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_de_pesar_no_112-260001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_de_pesar__no_113-260001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_de_pesar_no_114-260001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_de_pesar_no_116-260001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_de_pesar_no_117-260001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_de_pesar__no_118-260001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_de_pesar__no_119-260001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_de_pesar__no_120-260001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_de_pesar__no_121-260001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_de_pesar_no_122-260001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_de_pesar_no_123-260001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_de_pesar_no_124-260001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_de_pesar_no_125-260001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_de_pesar_no_126-260001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_de_pesar_no_127-26.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_de_pesar_no_128-26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_de_pesar_no_129-26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_de_pesar_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_de_pesar_no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2308/requrimento_de_pesar_no_132-26.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_de_pesar_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_de_pesar_no_135-26.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_de_pesar_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/requeriemento_de_pesar_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/requeriemento_de_pesar_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/requeriemento_de_pesar_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/requeriemento_de_pesar_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_de_pesar_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_de_pesar_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_de_pesar_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_de_pesar_no_146-260001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_de_pesar_no_147-260001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/requrimento_de_pesar_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/requrimento_de_pesar_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/requrimento_de_pesar_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/requrimento_de_pesar_no_151-26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/requrimento_de_pesar_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/requrimento_de_pesar_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/requrimento_de_pesar_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/requrimento_de_pesar_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_de_pesar_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_de_pesar_no_157-260001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_de_pesar_no_158-26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_de_pesar_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_de_pesar_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_de_pesar_no_161-26.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_de_pesar_no_162-260001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_de_pesar_no_163-26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_de_pesar_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_de_pesar_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_de_pesar_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_de_pesar_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_de_pesar_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_de_pesar_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2425/requerimento_de_pesar_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_de_pesar_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_de_pesar_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_de_pesar_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_de_discussao_001-26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/requerimento_discussao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_discussao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_discussao_no_008-260001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/requerimento_discussao_no_009-260001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/requerimento_discussao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/requerimento_discussao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_discussao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_discussao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_discussao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_discussao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_discussao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_discussao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_discussao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_discussao_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:H483"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1575,2689 +5015,12486 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>41</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...5 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E27" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>118</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>118</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="F32" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E33" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>144</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F38" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>40</v>
       </c>
       <c r="D39" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E39" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>67</v>
       </c>
       <c r="D40" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>9</v>
+        <v>155</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="D41" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F41" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E42" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F42" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>79</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F43" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>82</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E44" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F44" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>85</v>
       </c>
       <c r="D45" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E45" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F45" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>193</v>
+        <v>88</v>
       </c>
       <c r="D46" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F46" t="s">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>92</v>
       </c>
       <c r="D47" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E47" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F47" t="s">
-        <v>185</v>
+        <v>131</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>96</v>
       </c>
       <c r="D48" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="E48" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E50" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>14</v>
+        <v>183</v>
       </c>
       <c r="H50" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>212</v>
+        <v>22</v>
       </c>
       <c r="D51" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E51" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>213</v>
+        <v>186</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>188</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="D52" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E52" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F52" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="H52" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F53" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
       <c r="H53" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="D54" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E54" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F54" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="H54" t="s">
-        <v>226</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>227</v>
+        <v>197</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>228</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F55" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="H55" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>232</v>
+        <v>67</v>
       </c>
       <c r="D56" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E56" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F56" t="s">
-        <v>233</v>
+        <v>147</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>203</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>71</v>
       </c>
       <c r="D57" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F57" t="s">
-        <v>165</v>
+        <v>41</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>204</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>206</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>75</v>
       </c>
       <c r="D58" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E58" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F58" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>14</v>
+        <v>207</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>244</v>
+        <v>79</v>
       </c>
       <c r="D59" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E59" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>212</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>247</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E60" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F60" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>14</v>
+        <v>213</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>215</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>250</v>
+        <v>85</v>
       </c>
       <c r="D61" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E61" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>216</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>14</v>
+        <v>217</v>
       </c>
       <c r="H61" t="s">
-        <v>251</v>
+        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>219</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>253</v>
+        <v>88</v>
       </c>
       <c r="D62" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E62" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F62" t="s">
-        <v>65</v>
+        <v>216</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>14</v>
+        <v>220</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>222</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>256</v>
+        <v>92</v>
       </c>
       <c r="D63" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E63" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F63" t="s">
-        <v>65</v>
+        <v>147</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H63" t="s">
-        <v>257</v>
+        <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>258</v>
+        <v>225</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>259</v>
+        <v>96</v>
       </c>
       <c r="D64" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="E64" t="s">
-        <v>60</v>
+        <v>179</v>
       </c>
       <c r="F64" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>14</v>
+        <v>226</v>
       </c>
       <c r="H64" t="s">
-        <v>260</v>
+        <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>228</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D65" t="s">
-        <v>262</v>
+        <v>178</v>
       </c>
       <c r="E65" t="s">
-        <v>263</v>
+        <v>179</v>
+      </c>
+      <c r="F65" t="s">
+        <v>33</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>14</v>
+        <v>229</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>231</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D66" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E66" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F66" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="H66" t="s">
-        <v>269</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>270</v>
+        <v>234</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="D67" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E67" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F67" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>235</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>236</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E68" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F68" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="H68" t="s">
-        <v>275</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>276</v>
+        <v>240</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="D69" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E69" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F69" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>241</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>242</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>243</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>244</v>
       </c>
       <c r="D70" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E70" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>280</v>
+        <v>245</v>
       </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>247</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>78</v>
+        <v>248</v>
       </c>
       <c r="D71" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E71" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F71" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>283</v>
+        <v>249</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>251</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>82</v>
+        <v>252</v>
       </c>
       <c r="D72" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F72" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>253</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>255</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="D73" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F73" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="H73" t="s">
-        <v>290</v>
+        <v>258</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>91</v>
+        <v>260</v>
       </c>
       <c r="D74" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E74" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F74" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>95</v>
+        <v>264</v>
       </c>
       <c r="D75" t="s">
+        <v>178</v>
+      </c>
+      <c r="E75" t="s">
+        <v>179</v>
+      </c>
+      <c r="F75" t="s">
+        <v>265</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="E75" t="s">
+      <c r="H75" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>268</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>99</v>
+        <v>269</v>
       </c>
       <c r="D76" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E76" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F76" t="s">
-        <v>165</v>
+        <v>265</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>298</v>
+        <v>270</v>
       </c>
       <c r="H76" t="s">
-        <v>299</v>
+        <v>271</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>300</v>
+        <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>103</v>
+        <v>272</v>
       </c>
       <c r="D77" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E77" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F77" t="s">
-        <v>165</v>
+        <v>265</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="H77" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>107</v>
+        <v>276</v>
       </c>
       <c r="D78" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E78" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F78" t="s">
-        <v>165</v>
+        <v>265</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="H78" t="s">
-        <v>305</v>
+        <v>278</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>112</v>
+        <v>280</v>
       </c>
       <c r="D79" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E79" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F79" t="s">
-        <v>108</v>
+        <v>265</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="H79" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="D80" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E80" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F80" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="H80" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>310</v>
+        <v>288</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>120</v>
+        <v>289</v>
       </c>
       <c r="D81" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E81" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F81" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="H81" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>292</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>124</v>
+        <v>293</v>
       </c>
       <c r="D82" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E82" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F82" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="H82" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>128</v>
+        <v>297</v>
       </c>
       <c r="D83" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E83" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F83" t="s">
-        <v>108</v>
+        <v>285</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="H83" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>132</v>
+        <v>301</v>
       </c>
       <c r="D84" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E84" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F84" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="H84" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D85" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E85" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F85" t="s">
-        <v>185</v>
+        <v>51</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="H85" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>140</v>
+        <v>309</v>
       </c>
       <c r="D86" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E86" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F86" t="s">
-        <v>185</v>
+        <v>51</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>326</v>
+        <v>29</v>
       </c>
       <c r="H86" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>144</v>
+        <v>312</v>
       </c>
       <c r="D87" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E87" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F87" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="H87" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>148</v>
+        <v>316</v>
       </c>
       <c r="D88" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E88" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F88" t="s">
-        <v>185</v>
+        <v>28</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="H88" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>152</v>
+        <v>320</v>
       </c>
       <c r="D89" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E89" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F89" t="s">
-        <v>185</v>
+        <v>28</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="H89" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>156</v>
+        <v>324</v>
       </c>
       <c r="D90" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E90" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F90" t="s">
-        <v>185</v>
+        <v>144</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="H90" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>160</v>
+        <v>328</v>
       </c>
       <c r="D91" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E91" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F91" t="s">
-        <v>185</v>
+        <v>28</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="H91" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>164</v>
+        <v>332</v>
       </c>
       <c r="D92" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E92" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F92" t="s">
-        <v>185</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="H92" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>169</v>
+        <v>336</v>
       </c>
       <c r="D93" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E93" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H93" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>172</v>
+        <v>340</v>
       </c>
       <c r="D94" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E94" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F94" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="H94" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>176</v>
+        <v>344</v>
       </c>
       <c r="D95" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E95" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F95" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="H95" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>180</v>
+        <v>348</v>
       </c>
       <c r="D96" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="E96" t="s">
-        <v>267</v>
+        <v>179</v>
       </c>
       <c r="F96" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>14</v>
+        <v>349</v>
       </c>
       <c r="H96" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>351</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>352</v>
+      </c>
+      <c r="D97" t="s">
+        <v>178</v>
+      </c>
+      <c r="E97" t="s">
+        <v>179</v>
+      </c>
+      <c r="F97" t="s">
+        <v>28</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B97" t="s">
-[...5 lines deleted...]
-      <c r="D97" t="s">
+      <c r="H97" t="s">
         <v>354</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>355</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>356</v>
+      </c>
+      <c r="D98" t="s">
+        <v>178</v>
+      </c>
+      <c r="E98" t="s">
+        <v>179</v>
+      </c>
+      <c r="F98" t="s">
+        <v>41</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="B98" t="s">
-[...14 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>359</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>360</v>
       </c>
-      <c r="B99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>354</v>
+        <v>178</v>
       </c>
       <c r="E99" t="s">
-        <v>355</v>
+        <v>179</v>
       </c>
       <c r="F99" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H99" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>363</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>31</v>
+        <v>364</v>
       </c>
       <c r="D100" t="s">
-        <v>354</v>
+        <v>178</v>
       </c>
       <c r="E100" t="s">
-        <v>355</v>
+        <v>179</v>
       </c>
       <c r="F100" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H100" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>55</v>
+        <v>368</v>
       </c>
       <c r="D101" t="s">
-        <v>354</v>
+        <v>178</v>
       </c>
       <c r="E101" t="s">
-        <v>355</v>
+        <v>179</v>
       </c>
       <c r="F101" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H101" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
       <c r="D102" t="s">
-        <v>354</v>
+        <v>178</v>
       </c>
       <c r="E102" t="s">
-        <v>355</v>
+        <v>179</v>
       </c>
       <c r="F102" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
       <c r="H102" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>376</v>
       </c>
       <c r="D103" t="s">
-        <v>372</v>
+        <v>178</v>
       </c>
       <c r="E103" t="s">
-        <v>373</v>
+        <v>179</v>
       </c>
       <c r="F103" t="s">
-        <v>374</v>
+        <v>33</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>14</v>
+        <v>377</v>
       </c>
       <c r="H103" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>379</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>380</v>
+      </c>
+      <c r="D104" t="s">
+        <v>178</v>
+      </c>
+      <c r="E104" t="s">
+        <v>179</v>
+      </c>
+      <c r="F104" t="s">
+        <v>285</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H104" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>383</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>384</v>
+      </c>
+      <c r="D105" t="s">
+        <v>178</v>
+      </c>
+      <c r="E105" t="s">
+        <v>179</v>
+      </c>
+      <c r="F105" t="s">
+        <v>285</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H105" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>387</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>388</v>
+      </c>
+      <c r="D106" t="s">
+        <v>178</v>
+      </c>
+      <c r="E106" t="s">
+        <v>179</v>
+      </c>
+      <c r="F106" t="s">
+        <v>51</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H106" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>391</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>392</v>
+      </c>
+      <c r="D107" t="s">
+        <v>178</v>
+      </c>
+      <c r="E107" t="s">
+        <v>179</v>
+      </c>
+      <c r="F107" t="s">
+        <v>51</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H107" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>395</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>396</v>
+      </c>
+      <c r="D108" t="s">
+        <v>178</v>
+      </c>
+      <c r="E108" t="s">
+        <v>179</v>
+      </c>
+      <c r="F108" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H108" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>399</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>400</v>
+      </c>
+      <c r="D109" t="s">
+        <v>178</v>
+      </c>
+      <c r="E109" t="s">
+        <v>179</v>
+      </c>
+      <c r="F109" t="s">
+        <v>41</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H109" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>403</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>404</v>
+      </c>
+      <c r="D110" t="s">
+        <v>178</v>
+      </c>
+      <c r="E110" t="s">
+        <v>179</v>
+      </c>
+      <c r="F110" t="s">
+        <v>33</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H110" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>407</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>408</v>
+      </c>
+      <c r="D111" t="s">
+        <v>178</v>
+      </c>
+      <c r="E111" t="s">
+        <v>179</v>
+      </c>
+      <c r="F111" t="s">
+        <v>285</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H111" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>411</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>412</v>
+      </c>
+      <c r="D112" t="s">
+        <v>178</v>
+      </c>
+      <c r="E112" t="s">
+        <v>179</v>
+      </c>
+      <c r="F112" t="s">
+        <v>216</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H112" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>415</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>416</v>
+      </c>
+      <c r="D113" t="s">
+        <v>178</v>
+      </c>
+      <c r="E113" t="s">
+        <v>179</v>
+      </c>
+      <c r="F113" t="s">
+        <v>33</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H113" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>419</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>420</v>
+      </c>
+      <c r="D114" t="s">
+        <v>178</v>
+      </c>
+      <c r="E114" t="s">
+        <v>179</v>
+      </c>
+      <c r="F114" t="s">
+        <v>33</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H114" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>423</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>424</v>
+      </c>
+      <c r="D115" t="s">
+        <v>178</v>
+      </c>
+      <c r="E115" t="s">
+        <v>179</v>
+      </c>
+      <c r="F115" t="s">
+        <v>216</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H115" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>428</v>
+      </c>
+      <c r="D116" t="s">
+        <v>178</v>
+      </c>
+      <c r="E116" t="s">
+        <v>179</v>
+      </c>
+      <c r="F116" t="s">
+        <v>216</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H116" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>431</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>432</v>
+      </c>
+      <c r="D117" t="s">
+        <v>178</v>
+      </c>
+      <c r="E117" t="s">
+        <v>179</v>
+      </c>
+      <c r="F117" t="s">
+        <v>23</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H117" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>435</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>436</v>
+      </c>
+      <c r="D118" t="s">
+        <v>178</v>
+      </c>
+      <c r="E118" t="s">
+        <v>179</v>
+      </c>
+      <c r="F118" t="s">
+        <v>33</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H118" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>439</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>440</v>
+      </c>
+      <c r="D119" t="s">
+        <v>178</v>
+      </c>
+      <c r="E119" t="s">
+        <v>179</v>
+      </c>
+      <c r="F119" t="s">
+        <v>285</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>444</v>
+      </c>
+      <c r="D120" t="s">
+        <v>178</v>
+      </c>
+      <c r="E120" t="s">
+        <v>179</v>
+      </c>
+      <c r="F120" t="s">
+        <v>28</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H120" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>447</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>448</v>
+      </c>
+      <c r="D121" t="s">
+        <v>178</v>
+      </c>
+      <c r="E121" t="s">
+        <v>179</v>
+      </c>
+      <c r="F121" t="s">
+        <v>28</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H121" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>451</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>452</v>
+      </c>
+      <c r="D122" t="s">
+        <v>178</v>
+      </c>
+      <c r="E122" t="s">
+        <v>179</v>
+      </c>
+      <c r="F122" t="s">
+        <v>28</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H122" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>455</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>456</v>
+      </c>
+      <c r="D123" t="s">
+        <v>178</v>
+      </c>
+      <c r="E123" t="s">
+        <v>179</v>
+      </c>
+      <c r="F123" t="s">
+        <v>28</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H123" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>459</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>460</v>
+      </c>
+      <c r="D124" t="s">
+        <v>178</v>
+      </c>
+      <c r="E124" t="s">
+        <v>179</v>
+      </c>
+      <c r="F124" t="s">
+        <v>28</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H124" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>463</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>464</v>
+      </c>
+      <c r="D125" t="s">
+        <v>178</v>
+      </c>
+      <c r="E125" t="s">
+        <v>179</v>
+      </c>
+      <c r="F125" t="s">
+        <v>28</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H125" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>467</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>468</v>
+      </c>
+      <c r="D126" t="s">
+        <v>178</v>
+      </c>
+      <c r="E126" t="s">
+        <v>179</v>
+      </c>
+      <c r="F126" t="s">
+        <v>265</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H126" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>470</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>471</v>
+      </c>
+      <c r="D127" t="s">
+        <v>178</v>
+      </c>
+      <c r="E127" t="s">
+        <v>179</v>
+      </c>
+      <c r="F127" t="s">
+        <v>265</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H127" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>473</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>474</v>
+      </c>
+      <c r="D128" t="s">
+        <v>178</v>
+      </c>
+      <c r="E128" t="s">
+        <v>179</v>
+      </c>
+      <c r="F128" t="s">
+        <v>265</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H128" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>476</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>477</v>
+      </c>
+      <c r="D129" t="s">
+        <v>178</v>
+      </c>
+      <c r="E129" t="s">
+        <v>179</v>
+      </c>
+      <c r="F129" t="s">
+        <v>28</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>479</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>480</v>
+      </c>
+      <c r="D130" t="s">
+        <v>178</v>
+      </c>
+      <c r="E130" t="s">
+        <v>179</v>
+      </c>
+      <c r="F130" t="s">
+        <v>216</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>482</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>483</v>
+      </c>
+      <c r="D131" t="s">
+        <v>178</v>
+      </c>
+      <c r="E131" t="s">
+        <v>179</v>
+      </c>
+      <c r="F131" t="s">
+        <v>216</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H131" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>485</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>486</v>
+      </c>
+      <c r="D132" t="s">
+        <v>178</v>
+      </c>
+      <c r="E132" t="s">
+        <v>179</v>
+      </c>
+      <c r="F132" t="s">
+        <v>285</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H132" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>490</v>
+      </c>
+      <c r="D133" t="s">
+        <v>178</v>
+      </c>
+      <c r="E133" t="s">
+        <v>179</v>
+      </c>
+      <c r="F133" t="s">
+        <v>285</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H133" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>493</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>494</v>
+      </c>
+      <c r="D134" t="s">
+        <v>178</v>
+      </c>
+      <c r="E134" t="s">
+        <v>179</v>
+      </c>
+      <c r="F134" t="s">
+        <v>285</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H134" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>497</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>498</v>
+      </c>
+      <c r="D135" t="s">
+        <v>178</v>
+      </c>
+      <c r="E135" t="s">
+        <v>179</v>
+      </c>
+      <c r="F135" t="s">
+        <v>285</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H135" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>501</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>502</v>
+      </c>
+      <c r="D136" t="s">
+        <v>178</v>
+      </c>
+      <c r="E136" t="s">
+        <v>179</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H136" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>505</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>506</v>
+      </c>
+      <c r="D137" t="s">
+        <v>178</v>
+      </c>
+      <c r="E137" t="s">
+        <v>179</v>
+      </c>
+      <c r="F137" t="s">
+        <v>41</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H137" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>509</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>510</v>
+      </c>
+      <c r="D138" t="s">
+        <v>178</v>
+      </c>
+      <c r="E138" t="s">
+        <v>179</v>
+      </c>
+      <c r="F138" t="s">
+        <v>41</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H138" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>513</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>514</v>
+      </c>
+      <c r="D139" t="s">
+        <v>178</v>
+      </c>
+      <c r="E139" t="s">
+        <v>179</v>
+      </c>
+      <c r="F139" t="s">
+        <v>41</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H139" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>517</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>518</v>
+      </c>
+      <c r="D140" t="s">
+        <v>178</v>
+      </c>
+      <c r="E140" t="s">
+        <v>179</v>
+      </c>
+      <c r="F140" t="s">
+        <v>285</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H140" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>521</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>522</v>
+      </c>
+      <c r="D141" t="s">
+        <v>178</v>
+      </c>
+      <c r="E141" t="s">
+        <v>179</v>
+      </c>
+      <c r="F141" t="s">
+        <v>285</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H141" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>525</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>526</v>
+      </c>
+      <c r="D142" t="s">
+        <v>178</v>
+      </c>
+      <c r="E142" t="s">
+        <v>179</v>
+      </c>
+      <c r="F142" t="s">
+        <v>33</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H142" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>529</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>530</v>
+      </c>
+      <c r="D143" t="s">
+        <v>178</v>
+      </c>
+      <c r="E143" t="s">
+        <v>179</v>
+      </c>
+      <c r="F143" t="s">
+        <v>41</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H143" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>533</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>534</v>
+      </c>
+      <c r="D144" t="s">
+        <v>178</v>
+      </c>
+      <c r="E144" t="s">
+        <v>179</v>
+      </c>
+      <c r="F144" t="s">
+        <v>33</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H144" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>537</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>538</v>
+      </c>
+      <c r="D145" t="s">
+        <v>178</v>
+      </c>
+      <c r="E145" t="s">
+        <v>179</v>
+      </c>
+      <c r="F145" t="s">
+        <v>33</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H145" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>541</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>542</v>
+      </c>
+      <c r="D146" t="s">
+        <v>178</v>
+      </c>
+      <c r="E146" t="s">
+        <v>179</v>
+      </c>
+      <c r="F146" t="s">
+        <v>216</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H146" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>546</v>
+      </c>
+      <c r="D147" t="s">
+        <v>178</v>
+      </c>
+      <c r="E147" t="s">
+        <v>179</v>
+      </c>
+      <c r="F147" t="s">
+        <v>216</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H147" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>549</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>550</v>
+      </c>
+      <c r="D148" t="s">
+        <v>178</v>
+      </c>
+      <c r="E148" t="s">
+        <v>179</v>
+      </c>
+      <c r="F148" t="s">
+        <v>51</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H148" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>553</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>554</v>
+      </c>
+      <c r="D149" t="s">
+        <v>178</v>
+      </c>
+      <c r="E149" t="s">
+        <v>179</v>
+      </c>
+      <c r="F149" t="s">
+        <v>51</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H149" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>557</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>558</v>
+      </c>
+      <c r="D150" t="s">
+        <v>178</v>
+      </c>
+      <c r="E150" t="s">
+        <v>179</v>
+      </c>
+      <c r="F150" t="s">
+        <v>51</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H150" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>561</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>562</v>
+      </c>
+      <c r="D151" t="s">
+        <v>178</v>
+      </c>
+      <c r="E151" t="s">
+        <v>179</v>
+      </c>
+      <c r="F151" t="s">
+        <v>216</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H151" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>565</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>566</v>
+      </c>
+      <c r="D152" t="s">
+        <v>178</v>
+      </c>
+      <c r="E152" t="s">
+        <v>179</v>
+      </c>
+      <c r="F152" t="s">
+        <v>41</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H152" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>569</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>570</v>
+      </c>
+      <c r="D153" t="s">
+        <v>178</v>
+      </c>
+      <c r="E153" t="s">
+        <v>179</v>
+      </c>
+      <c r="F153" t="s">
+        <v>41</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H153" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>573</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>574</v>
+      </c>
+      <c r="D154" t="s">
+        <v>178</v>
+      </c>
+      <c r="E154" t="s">
+        <v>179</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H154" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>577</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>578</v>
+      </c>
+      <c r="D155" t="s">
+        <v>178</v>
+      </c>
+      <c r="E155" t="s">
+        <v>179</v>
+      </c>
+      <c r="F155" t="s">
+        <v>41</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H155" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>581</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>582</v>
+      </c>
+      <c r="D156" t="s">
+        <v>178</v>
+      </c>
+      <c r="E156" t="s">
+        <v>179</v>
+      </c>
+      <c r="F156" t="s">
+        <v>41</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H156" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>585</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>586</v>
+      </c>
+      <c r="D157" t="s">
+        <v>178</v>
+      </c>
+      <c r="E157" t="s">
+        <v>179</v>
+      </c>
+      <c r="F157" t="s">
+        <v>41</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H157" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>589</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>590</v>
+      </c>
+      <c r="D158" t="s">
+        <v>178</v>
+      </c>
+      <c r="E158" t="s">
+        <v>179</v>
+      </c>
+      <c r="F158" t="s">
+        <v>41</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H158" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>593</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>594</v>
+      </c>
+      <c r="D159" t="s">
+        <v>178</v>
+      </c>
+      <c r="E159" t="s">
+        <v>179</v>
+      </c>
+      <c r="F159" t="s">
+        <v>28</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H159" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>597</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>598</v>
+      </c>
+      <c r="D160" t="s">
+        <v>178</v>
+      </c>
+      <c r="E160" t="s">
+        <v>179</v>
+      </c>
+      <c r="F160" t="s">
+        <v>216</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H160" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>601</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>602</v>
+      </c>
+      <c r="D161" t="s">
+        <v>178</v>
+      </c>
+      <c r="E161" t="s">
+        <v>179</v>
+      </c>
+      <c r="F161" t="s">
+        <v>28</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H161" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>605</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>606</v>
+      </c>
+      <c r="D162" t="s">
+        <v>178</v>
+      </c>
+      <c r="E162" t="s">
+        <v>179</v>
+      </c>
+      <c r="F162" t="s">
+        <v>28</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H162" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>609</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>610</v>
+      </c>
+      <c r="D163" t="s">
+        <v>178</v>
+      </c>
+      <c r="E163" t="s">
+        <v>179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H163" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>613</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>614</v>
+      </c>
+      <c r="D164" t="s">
+        <v>178</v>
+      </c>
+      <c r="E164" t="s">
+        <v>179</v>
+      </c>
+      <c r="F164" t="s">
+        <v>131</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H164" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>617</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>618</v>
+      </c>
+      <c r="D165" t="s">
+        <v>178</v>
+      </c>
+      <c r="E165" t="s">
+        <v>179</v>
+      </c>
+      <c r="F165" t="s">
+        <v>216</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H165" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>621</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>622</v>
+      </c>
+      <c r="D166" t="s">
+        <v>178</v>
+      </c>
+      <c r="E166" t="s">
+        <v>179</v>
+      </c>
+      <c r="F166" t="s">
+        <v>216</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H166" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>626</v>
+      </c>
+      <c r="D167" t="s">
+        <v>178</v>
+      </c>
+      <c r="E167" t="s">
+        <v>179</v>
+      </c>
+      <c r="F167" t="s">
+        <v>216</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H167" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>629</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>630</v>
+      </c>
+      <c r="D168" t="s">
+        <v>178</v>
+      </c>
+      <c r="E168" t="s">
+        <v>179</v>
+      </c>
+      <c r="F168" t="s">
+        <v>216</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H168" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>633</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>634</v>
+      </c>
+      <c r="D169" t="s">
+        <v>178</v>
+      </c>
+      <c r="E169" t="s">
+        <v>179</v>
+      </c>
+      <c r="F169" t="s">
+        <v>216</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H169" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>637</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>638</v>
+      </c>
+      <c r="D170" t="s">
+        <v>178</v>
+      </c>
+      <c r="E170" t="s">
+        <v>179</v>
+      </c>
+      <c r="F170" t="s">
+        <v>51</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H170" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>641</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>642</v>
+      </c>
+      <c r="D171" t="s">
+        <v>178</v>
+      </c>
+      <c r="E171" t="s">
+        <v>179</v>
+      </c>
+      <c r="F171" t="s">
+        <v>51</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H171" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>644</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>645</v>
+      </c>
+      <c r="D172" t="s">
+        <v>178</v>
+      </c>
+      <c r="E172" t="s">
+        <v>179</v>
+      </c>
+      <c r="F172" t="s">
+        <v>51</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H172" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>648</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>649</v>
+      </c>
+      <c r="D173" t="s">
+        <v>178</v>
+      </c>
+      <c r="E173" t="s">
+        <v>179</v>
+      </c>
+      <c r="F173" t="s">
+        <v>216</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H173" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>652</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>653</v>
+      </c>
+      <c r="D174" t="s">
+        <v>178</v>
+      </c>
+      <c r="E174" t="s">
+        <v>179</v>
+      </c>
+      <c r="F174" t="s">
+        <v>28</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H174" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>656</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>657</v>
+      </c>
+      <c r="D175" t="s">
+        <v>178</v>
+      </c>
+      <c r="E175" t="s">
+        <v>179</v>
+      </c>
+      <c r="F175" t="s">
+        <v>41</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H175" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>660</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>661</v>
+      </c>
+      <c r="D176" t="s">
+        <v>178</v>
+      </c>
+      <c r="E176" t="s">
+        <v>179</v>
+      </c>
+      <c r="F176" t="s">
+        <v>265</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H176" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>664</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>665</v>
+      </c>
+      <c r="D177" t="s">
+        <v>178</v>
+      </c>
+      <c r="E177" t="s">
+        <v>179</v>
+      </c>
+      <c r="F177" t="s">
+        <v>265</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H177" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>668</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>669</v>
+      </c>
+      <c r="D178" t="s">
+        <v>178</v>
+      </c>
+      <c r="E178" t="s">
+        <v>179</v>
+      </c>
+      <c r="F178" t="s">
+        <v>51</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H178" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>672</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>673</v>
+      </c>
+      <c r="D179" t="s">
+        <v>178</v>
+      </c>
+      <c r="E179" t="s">
+        <v>179</v>
+      </c>
+      <c r="F179" t="s">
+        <v>28</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H179" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>676</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>677</v>
+      </c>
+      <c r="D180" t="s">
+        <v>178</v>
+      </c>
+      <c r="E180" t="s">
+        <v>179</v>
+      </c>
+      <c r="F180" t="s">
+        <v>131</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H180" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>680</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>681</v>
+      </c>
+      <c r="D181" t="s">
+        <v>178</v>
+      </c>
+      <c r="E181" t="s">
+        <v>179</v>
+      </c>
+      <c r="F181" t="s">
+        <v>131</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H181" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>684</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>685</v>
+      </c>
+      <c r="D182" t="s">
+        <v>178</v>
+      </c>
+      <c r="E182" t="s">
+        <v>179</v>
+      </c>
+      <c r="F182" t="s">
+        <v>131</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H182" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>688</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>689</v>
+      </c>
+      <c r="D183" t="s">
+        <v>178</v>
+      </c>
+      <c r="E183" t="s">
+        <v>179</v>
+      </c>
+      <c r="F183" t="s">
+        <v>28</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H183" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>692</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>693</v>
+      </c>
+      <c r="D184" t="s">
+        <v>178</v>
+      </c>
+      <c r="E184" t="s">
+        <v>179</v>
+      </c>
+      <c r="F184" t="s">
+        <v>51</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H184" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>696</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>697</v>
+      </c>
+      <c r="D185" t="s">
+        <v>178</v>
+      </c>
+      <c r="E185" t="s">
+        <v>179</v>
+      </c>
+      <c r="F185" t="s">
+        <v>33</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H185" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>700</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>701</v>
+      </c>
+      <c r="D186" t="s">
+        <v>178</v>
+      </c>
+      <c r="E186" t="s">
+        <v>179</v>
+      </c>
+      <c r="F186" t="s">
+        <v>51</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H186" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>704</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>705</v>
+      </c>
+      <c r="D187" t="s">
+        <v>178</v>
+      </c>
+      <c r="E187" t="s">
+        <v>179</v>
+      </c>
+      <c r="F187" t="s">
+        <v>51</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H187" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>708</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>709</v>
+      </c>
+      <c r="D188" t="s">
+        <v>178</v>
+      </c>
+      <c r="E188" t="s">
+        <v>179</v>
+      </c>
+      <c r="F188" t="s">
+        <v>51</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H188" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>712</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>713</v>
+      </c>
+      <c r="D189" t="s">
+        <v>178</v>
+      </c>
+      <c r="E189" t="s">
+        <v>179</v>
+      </c>
+      <c r="F189" t="s">
+        <v>51</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H189" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>716</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>717</v>
+      </c>
+      <c r="D190" t="s">
+        <v>178</v>
+      </c>
+      <c r="E190" t="s">
+        <v>179</v>
+      </c>
+      <c r="F190" t="s">
+        <v>33</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H190" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>720</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>721</v>
+      </c>
+      <c r="D191" t="s">
+        <v>178</v>
+      </c>
+      <c r="E191" t="s">
+        <v>179</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H191" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>724</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>725</v>
+      </c>
+      <c r="D192" t="s">
+        <v>178</v>
+      </c>
+      <c r="E192" t="s">
+        <v>179</v>
+      </c>
+      <c r="F192" t="s">
+        <v>33</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H192" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>728</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>729</v>
+      </c>
+      <c r="D193" t="s">
+        <v>178</v>
+      </c>
+      <c r="E193" t="s">
+        <v>179</v>
+      </c>
+      <c r="F193" t="s">
+        <v>33</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H193" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>732</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>733</v>
+      </c>
+      <c r="D194" t="s">
+        <v>178</v>
+      </c>
+      <c r="E194" t="s">
+        <v>179</v>
+      </c>
+      <c r="F194" t="s">
+        <v>33</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H194" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>736</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>737</v>
+      </c>
+      <c r="D195" t="s">
+        <v>178</v>
+      </c>
+      <c r="E195" t="s">
+        <v>179</v>
+      </c>
+      <c r="F195" t="s">
+        <v>33</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H195" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>740</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>741</v>
+      </c>
+      <c r="D196" t="s">
+        <v>178</v>
+      </c>
+      <c r="E196" t="s">
+        <v>179</v>
+      </c>
+      <c r="F196" t="s">
+        <v>33</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H196" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>744</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>745</v>
+      </c>
+      <c r="D197" t="s">
+        <v>178</v>
+      </c>
+      <c r="E197" t="s">
+        <v>179</v>
+      </c>
+      <c r="F197" t="s">
+        <v>216</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H197" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>748</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>749</v>
+      </c>
+      <c r="D198" t="s">
+        <v>178</v>
+      </c>
+      <c r="E198" t="s">
+        <v>179</v>
+      </c>
+      <c r="F198" t="s">
+        <v>28</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H198" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>752</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>753</v>
+      </c>
+      <c r="D199" t="s">
+        <v>178</v>
+      </c>
+      <c r="E199" t="s">
+        <v>179</v>
+      </c>
+      <c r="F199" t="s">
+        <v>51</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H199" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>756</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>757</v>
+      </c>
+      <c r="D200" t="s">
+        <v>178</v>
+      </c>
+      <c r="E200" t="s">
+        <v>179</v>
+      </c>
+      <c r="F200" t="s">
+        <v>41</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H200" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>760</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>761</v>
+      </c>
+      <c r="D201" t="s">
+        <v>178</v>
+      </c>
+      <c r="E201" t="s">
+        <v>179</v>
+      </c>
+      <c r="F201" t="s">
+        <v>41</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H201" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>764</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>765</v>
+      </c>
+      <c r="D202" t="s">
+        <v>178</v>
+      </c>
+      <c r="E202" t="s">
+        <v>179</v>
+      </c>
+      <c r="F202" t="s">
+        <v>216</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H202" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>768</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>769</v>
+      </c>
+      <c r="D203" t="s">
+        <v>178</v>
+      </c>
+      <c r="E203" t="s">
+        <v>179</v>
+      </c>
+      <c r="F203" t="s">
+        <v>216</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H203" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>772</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>773</v>
+      </c>
+      <c r="D204" t="s">
+        <v>178</v>
+      </c>
+      <c r="E204" t="s">
+        <v>179</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H204" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>776</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>777</v>
+      </c>
+      <c r="D205" t="s">
+        <v>178</v>
+      </c>
+      <c r="E205" t="s">
+        <v>179</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H205" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>780</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>781</v>
+      </c>
+      <c r="D206" t="s">
+        <v>178</v>
+      </c>
+      <c r="E206" t="s">
+        <v>179</v>
+      </c>
+      <c r="F206" t="s">
+        <v>285</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H206" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>784</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>785</v>
+      </c>
+      <c r="D207" t="s">
+        <v>178</v>
+      </c>
+      <c r="E207" t="s">
+        <v>179</v>
+      </c>
+      <c r="F207" t="s">
+        <v>285</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H207" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>788</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>789</v>
+      </c>
+      <c r="D208" t="s">
+        <v>178</v>
+      </c>
+      <c r="E208" t="s">
+        <v>179</v>
+      </c>
+      <c r="F208" t="s">
+        <v>285</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H208" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>792</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>793</v>
+      </c>
+      <c r="D209" t="s">
+        <v>178</v>
+      </c>
+      <c r="E209" t="s">
+        <v>179</v>
+      </c>
+      <c r="F209" t="s">
+        <v>33</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H209" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>796</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>797</v>
+      </c>
+      <c r="D210" t="s">
+        <v>178</v>
+      </c>
+      <c r="E210" t="s">
+        <v>179</v>
+      </c>
+      <c r="F210" t="s">
+        <v>28</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H210" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>800</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>801</v>
+      </c>
+      <c r="D211" t="s">
+        <v>178</v>
+      </c>
+      <c r="E211" t="s">
+        <v>179</v>
+      </c>
+      <c r="F211" t="s">
+        <v>51</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H211" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>804</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>805</v>
+      </c>
+      <c r="D212" t="s">
+        <v>178</v>
+      </c>
+      <c r="E212" t="s">
+        <v>179</v>
+      </c>
+      <c r="F212" t="s">
+        <v>51</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H212" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>808</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>809</v>
+      </c>
+      <c r="D213" t="s">
+        <v>178</v>
+      </c>
+      <c r="E213" t="s">
+        <v>179</v>
+      </c>
+      <c r="F213" t="s">
+        <v>28</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H213" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>812</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>813</v>
+      </c>
+      <c r="D214" t="s">
+        <v>178</v>
+      </c>
+      <c r="E214" t="s">
+        <v>179</v>
+      </c>
+      <c r="F214" t="s">
+        <v>33</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H214" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>816</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>817</v>
+      </c>
+      <c r="D215" t="s">
+        <v>178</v>
+      </c>
+      <c r="E215" t="s">
+        <v>179</v>
+      </c>
+      <c r="F215" t="s">
+        <v>51</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H215" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>820</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>821</v>
+      </c>
+      <c r="D216" t="s">
+        <v>178</v>
+      </c>
+      <c r="E216" t="s">
+        <v>179</v>
+      </c>
+      <c r="F216" t="s">
+        <v>51</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H216" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>824</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>825</v>
+      </c>
+      <c r="D217" t="s">
+        <v>178</v>
+      </c>
+      <c r="E217" t="s">
+        <v>179</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H217" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>828</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>829</v>
+      </c>
+      <c r="D218" t="s">
+        <v>178</v>
+      </c>
+      <c r="E218" t="s">
+        <v>179</v>
+      </c>
+      <c r="F218" t="s">
+        <v>41</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H218" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>832</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>833</v>
+      </c>
+      <c r="D219" t="s">
+        <v>178</v>
+      </c>
+      <c r="E219" t="s">
+        <v>179</v>
+      </c>
+      <c r="F219" t="s">
+        <v>41</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H219" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>836</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>837</v>
+      </c>
+      <c r="D220" t="s">
+        <v>178</v>
+      </c>
+      <c r="E220" t="s">
+        <v>179</v>
+      </c>
+      <c r="F220" t="s">
+        <v>41</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H220" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>840</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>841</v>
+      </c>
+      <c r="D221" t="s">
+        <v>178</v>
+      </c>
+      <c r="E221" t="s">
+        <v>179</v>
+      </c>
+      <c r="F221" t="s">
+        <v>41</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H221" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>844</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>845</v>
+      </c>
+      <c r="D222" t="s">
+        <v>178</v>
+      </c>
+      <c r="E222" t="s">
+        <v>179</v>
+      </c>
+      <c r="F222" t="s">
+        <v>41</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H222" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>848</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>849</v>
+      </c>
+      <c r="D223" t="s">
+        <v>178</v>
+      </c>
+      <c r="E223" t="s">
+        <v>179</v>
+      </c>
+      <c r="F223" t="s">
+        <v>33</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H223" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>852</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>853</v>
+      </c>
+      <c r="D224" t="s">
+        <v>178</v>
+      </c>
+      <c r="E224" t="s">
+        <v>179</v>
+      </c>
+      <c r="F224" t="s">
+        <v>33</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H224" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>856</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>857</v>
+      </c>
+      <c r="D225" t="s">
+        <v>178</v>
+      </c>
+      <c r="E225" t="s">
+        <v>179</v>
+      </c>
+      <c r="F225" t="s">
+        <v>51</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H225" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>860</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>861</v>
+      </c>
+      <c r="D226" t="s">
+        <v>178</v>
+      </c>
+      <c r="E226" t="s">
+        <v>179</v>
+      </c>
+      <c r="F226" t="s">
+        <v>51</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H226" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>864</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>865</v>
+      </c>
+      <c r="D227" t="s">
+        <v>178</v>
+      </c>
+      <c r="E227" t="s">
+        <v>179</v>
+      </c>
+      <c r="F227" t="s">
+        <v>51</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H227" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>868</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>869</v>
+      </c>
+      <c r="D228" t="s">
+        <v>178</v>
+      </c>
+      <c r="E228" t="s">
+        <v>179</v>
+      </c>
+      <c r="F228" t="s">
+        <v>265</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H228" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>872</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>873</v>
+      </c>
+      <c r="D229" t="s">
+        <v>178</v>
+      </c>
+      <c r="E229" t="s">
+        <v>179</v>
+      </c>
+      <c r="F229" t="s">
+        <v>265</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H229" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>876</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>877</v>
+      </c>
+      <c r="D230" t="s">
+        <v>178</v>
+      </c>
+      <c r="E230" t="s">
+        <v>179</v>
+      </c>
+      <c r="F230" t="s">
+        <v>265</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H230" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>880</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>881</v>
+      </c>
+      <c r="D231" t="s">
+        <v>178</v>
+      </c>
+      <c r="E231" t="s">
+        <v>179</v>
+      </c>
+      <c r="F231" t="s">
+        <v>265</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H231" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>884</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>885</v>
+      </c>
+      <c r="D232" t="s">
+        <v>178</v>
+      </c>
+      <c r="E232" t="s">
+        <v>179</v>
+      </c>
+      <c r="F232" t="s">
+        <v>265</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H232" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>888</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>889</v>
+      </c>
+      <c r="D233" t="s">
+        <v>178</v>
+      </c>
+      <c r="E233" t="s">
+        <v>179</v>
+      </c>
+      <c r="F233" t="s">
+        <v>216</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H233" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>891</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>892</v>
+      </c>
+      <c r="D234" t="s">
+        <v>178</v>
+      </c>
+      <c r="E234" t="s">
+        <v>179</v>
+      </c>
+      <c r="F234" t="s">
+        <v>216</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H234" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>895</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>896</v>
+      </c>
+      <c r="D235" t="s">
+        <v>178</v>
+      </c>
+      <c r="E235" t="s">
+        <v>179</v>
+      </c>
+      <c r="F235" t="s">
+        <v>265</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H235" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>899</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>900</v>
+      </c>
+      <c r="D236" t="s">
+        <v>178</v>
+      </c>
+      <c r="E236" t="s">
+        <v>179</v>
+      </c>
+      <c r="F236" t="s">
+        <v>216</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H236" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>902</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>903</v>
+      </c>
+      <c r="D237" t="s">
+        <v>178</v>
+      </c>
+      <c r="E237" t="s">
+        <v>179</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H237" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>906</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>907</v>
+      </c>
+      <c r="D238" t="s">
+        <v>178</v>
+      </c>
+      <c r="E238" t="s">
+        <v>179</v>
+      </c>
+      <c r="F238" t="s">
+        <v>131</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H238" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>910</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>911</v>
+      </c>
+      <c r="E239" t="s">
+        <v>912</v>
+      </c>
+      <c r="F239" t="s">
+        <v>55</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H239" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>914</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>911</v>
+      </c>
+      <c r="E240" t="s">
+        <v>912</v>
+      </c>
+      <c r="F240" t="s">
+        <v>55</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H240" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>916</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" t="s">
+        <v>917</v>
+      </c>
+      <c r="E241" t="s">
+        <v>918</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H241" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>920</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" t="s">
+        <v>917</v>
+      </c>
+      <c r="E242" t="s">
+        <v>918</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H242" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>922</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>22</v>
+      </c>
+      <c r="D243" t="s">
+        <v>917</v>
+      </c>
+      <c r="E243" t="s">
+        <v>918</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H243" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>924</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>27</v>
+      </c>
+      <c r="D244" t="s">
+        <v>917</v>
+      </c>
+      <c r="E244" t="s">
+        <v>918</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H244" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>926</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>32</v>
+      </c>
+      <c r="D245" t="s">
+        <v>917</v>
+      </c>
+      <c r="E245" t="s">
+        <v>918</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H245" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>928</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>37</v>
+      </c>
+      <c r="D246" t="s">
+        <v>917</v>
+      </c>
+      <c r="E246" t="s">
+        <v>918</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H246" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>930</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>40</v>
+      </c>
+      <c r="D247" t="s">
+        <v>917</v>
+      </c>
+      <c r="E247" t="s">
+        <v>918</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H247" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>932</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>67</v>
+      </c>
+      <c r="D248" t="s">
+        <v>917</v>
+      </c>
+      <c r="E248" t="s">
+        <v>918</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H248" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>934</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>71</v>
+      </c>
+      <c r="D249" t="s">
+        <v>917</v>
+      </c>
+      <c r="E249" t="s">
+        <v>918</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H249" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>936</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>75</v>
+      </c>
+      <c r="D250" t="s">
+        <v>917</v>
+      </c>
+      <c r="E250" t="s">
+        <v>918</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H250" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>938</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251" t="s">
+        <v>939</v>
+      </c>
+      <c r="E251" t="s">
+        <v>940</v>
+      </c>
+      <c r="F251" t="s">
+        <v>55</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H251" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>943</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>17</v>
+      </c>
+      <c r="D252" t="s">
+        <v>939</v>
+      </c>
+      <c r="E252" t="s">
+        <v>940</v>
+      </c>
+      <c r="F252" t="s">
+        <v>55</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H252" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>946</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>22</v>
+      </c>
+      <c r="D253" t="s">
+        <v>939</v>
+      </c>
+      <c r="E253" t="s">
+        <v>940</v>
+      </c>
+      <c r="F253" t="s">
+        <v>55</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H253" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>948</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>27</v>
+      </c>
+      <c r="D254" t="s">
+        <v>939</v>
+      </c>
+      <c r="E254" t="s">
+        <v>940</v>
+      </c>
+      <c r="F254" t="s">
+        <v>55</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H254" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>950</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>32</v>
+      </c>
+      <c r="D255" t="s">
+        <v>939</v>
+      </c>
+      <c r="E255" t="s">
+        <v>940</v>
+      </c>
+      <c r="F255" t="s">
+        <v>55</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H255" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>952</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>37</v>
+      </c>
+      <c r="D256" t="s">
+        <v>939</v>
+      </c>
+      <c r="E256" t="s">
+        <v>940</v>
+      </c>
+      <c r="F256" t="s">
+        <v>55</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H256" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>954</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>40</v>
+      </c>
+      <c r="D257" t="s">
+        <v>939</v>
+      </c>
+      <c r="E257" t="s">
+        <v>940</v>
+      </c>
+      <c r="F257" t="s">
+        <v>55</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H257" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>956</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" t="s">
+        <v>957</v>
+      </c>
+      <c r="E258" t="s">
+        <v>958</v>
+      </c>
+      <c r="F258" t="s">
+        <v>131</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H258" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>961</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>17</v>
+      </c>
+      <c r="D259" t="s">
+        <v>957</v>
+      </c>
+      <c r="E259" t="s">
+        <v>958</v>
+      </c>
+      <c r="F259" t="s">
+        <v>131</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H259" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>964</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" t="s">
+        <v>957</v>
+      </c>
+      <c r="E260" t="s">
+        <v>958</v>
+      </c>
+      <c r="F260" t="s">
+        <v>28</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H260" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>967</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>27</v>
+      </c>
+      <c r="D261" t="s">
+        <v>957</v>
+      </c>
+      <c r="E261" t="s">
+        <v>958</v>
+      </c>
+      <c r="F261" t="s">
+        <v>131</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H261" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>970</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>32</v>
+      </c>
+      <c r="D262" t="s">
+        <v>957</v>
+      </c>
+      <c r="E262" t="s">
+        <v>958</v>
+      </c>
+      <c r="F262" t="s">
+        <v>51</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H262" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>973</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>37</v>
+      </c>
+      <c r="D263" t="s">
+        <v>957</v>
+      </c>
+      <c r="E263" t="s">
+        <v>958</v>
+      </c>
+      <c r="F263" t="s">
+        <v>51</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H263" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>976</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>40</v>
+      </c>
+      <c r="D264" t="s">
+        <v>957</v>
+      </c>
+      <c r="E264" t="s">
+        <v>958</v>
+      </c>
+      <c r="F264" t="s">
+        <v>265</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H264" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>979</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>67</v>
+      </c>
+      <c r="D265" t="s">
+        <v>957</v>
+      </c>
+      <c r="E265" t="s">
+        <v>958</v>
+      </c>
+      <c r="F265" t="s">
+        <v>33</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H265" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>982</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>71</v>
+      </c>
+      <c r="D266" t="s">
+        <v>957</v>
+      </c>
+      <c r="E266" t="s">
+        <v>958</v>
+      </c>
+      <c r="F266" t="s">
+        <v>147</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H266" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>985</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>75</v>
+      </c>
+      <c r="D267" t="s">
+        <v>957</v>
+      </c>
+      <c r="E267" t="s">
+        <v>958</v>
+      </c>
+      <c r="F267" t="s">
+        <v>51</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H267" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>988</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>79</v>
+      </c>
+      <c r="D268" t="s">
+        <v>957</v>
+      </c>
+      <c r="E268" t="s">
+        <v>958</v>
+      </c>
+      <c r="F268" t="s">
+        <v>265</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H268" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>991</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>82</v>
+      </c>
+      <c r="D269" t="s">
+        <v>957</v>
+      </c>
+      <c r="E269" t="s">
+        <v>958</v>
+      </c>
+      <c r="F269" t="s">
+        <v>265</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H269" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>994</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>85</v>
+      </c>
+      <c r="D270" t="s">
+        <v>957</v>
+      </c>
+      <c r="E270" t="s">
+        <v>958</v>
+      </c>
+      <c r="F270" t="s">
+        <v>265</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H270" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>997</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>88</v>
+      </c>
+      <c r="D271" t="s">
+        <v>957</v>
+      </c>
+      <c r="E271" t="s">
+        <v>958</v>
+      </c>
+      <c r="F271" t="s">
+        <v>216</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H271" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>999</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>92</v>
+      </c>
+      <c r="D272" t="s">
+        <v>957</v>
+      </c>
+      <c r="E272" t="s">
+        <v>958</v>
+      </c>
+      <c r="F272" t="s">
+        <v>216</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H272" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>96</v>
+      </c>
+      <c r="D273" t="s">
+        <v>957</v>
+      </c>
+      <c r="E273" t="s">
+        <v>958</v>
+      </c>
+      <c r="F273" t="s">
+        <v>216</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>100</v>
+      </c>
+      <c r="D274" t="s">
+        <v>957</v>
+      </c>
+      <c r="E274" t="s">
+        <v>958</v>
+      </c>
+      <c r="F274" t="s">
+        <v>216</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>103</v>
+      </c>
+      <c r="D275" t="s">
+        <v>957</v>
+      </c>
+      <c r="E275" t="s">
+        <v>958</v>
+      </c>
+      <c r="F275" t="s">
+        <v>216</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>107</v>
+      </c>
+      <c r="D276" t="s">
+        <v>957</v>
+      </c>
+      <c r="E276" t="s">
+        <v>958</v>
+      </c>
+      <c r="F276" t="s">
+        <v>285</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>110</v>
+      </c>
+      <c r="D277" t="s">
+        <v>957</v>
+      </c>
+      <c r="E277" t="s">
+        <v>958</v>
+      </c>
+      <c r="F277" t="s">
+        <v>285</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>114</v>
+      </c>
+      <c r="D278" t="s">
+        <v>957</v>
+      </c>
+      <c r="E278" t="s">
+        <v>958</v>
+      </c>
+      <c r="F278" t="s">
+        <v>285</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>244</v>
+      </c>
+      <c r="D279" t="s">
+        <v>957</v>
+      </c>
+      <c r="E279" t="s">
+        <v>958</v>
+      </c>
+      <c r="F279" t="s">
+        <v>285</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>248</v>
+      </c>
+      <c r="D280" t="s">
+        <v>957</v>
+      </c>
+      <c r="E280" t="s">
+        <v>958</v>
+      </c>
+      <c r="F280" t="s">
+        <v>285</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>252</v>
+      </c>
+      <c r="D281" t="s">
+        <v>957</v>
+      </c>
+      <c r="E281" t="s">
+        <v>958</v>
+      </c>
+      <c r="F281" t="s">
+        <v>285</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>256</v>
+      </c>
+      <c r="D282" t="s">
+        <v>957</v>
+      </c>
+      <c r="E282" t="s">
+        <v>958</v>
+      </c>
+      <c r="F282" t="s">
+        <v>285</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>260</v>
+      </c>
+      <c r="D283" t="s">
+        <v>957</v>
+      </c>
+      <c r="E283" t="s">
+        <v>958</v>
+      </c>
+      <c r="F283" t="s">
+        <v>285</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>264</v>
+      </c>
+      <c r="D284" t="s">
+        <v>957</v>
+      </c>
+      <c r="E284" t="s">
+        <v>958</v>
+      </c>
+      <c r="F284" t="s">
+        <v>285</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>269</v>
+      </c>
+      <c r="D285" t="s">
+        <v>957</v>
+      </c>
+      <c r="E285" t="s">
+        <v>958</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>272</v>
+      </c>
+      <c r="D286" t="s">
+        <v>957</v>
+      </c>
+      <c r="E286" t="s">
+        <v>958</v>
+      </c>
+      <c r="F286" t="s">
+        <v>33</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>276</v>
+      </c>
+      <c r="D287" t="s">
+        <v>957</v>
+      </c>
+      <c r="E287" t="s">
+        <v>958</v>
+      </c>
+      <c r="F287" t="s">
+        <v>131</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>280</v>
+      </c>
+      <c r="D288" t="s">
+        <v>957</v>
+      </c>
+      <c r="E288" t="s">
+        <v>958</v>
+      </c>
+      <c r="F288" t="s">
+        <v>33</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>284</v>
+      </c>
+      <c r="D289" t="s">
+        <v>957</v>
+      </c>
+      <c r="E289" t="s">
+        <v>958</v>
+      </c>
+      <c r="F289" t="s">
+        <v>18</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>289</v>
+      </c>
+      <c r="D290" t="s">
+        <v>957</v>
+      </c>
+      <c r="E290" t="s">
+        <v>958</v>
+      </c>
+      <c r="F290" t="s">
+        <v>18</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>293</v>
+      </c>
+      <c r="D291" t="s">
+        <v>957</v>
+      </c>
+      <c r="E291" t="s">
+        <v>958</v>
+      </c>
+      <c r="F291" t="s">
+        <v>147</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>297</v>
+      </c>
+      <c r="D292" t="s">
+        <v>957</v>
+      </c>
+      <c r="E292" t="s">
+        <v>958</v>
+      </c>
+      <c r="F292" t="s">
+        <v>18</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>301</v>
+      </c>
+      <c r="D293" t="s">
+        <v>957</v>
+      </c>
+      <c r="E293" t="s">
+        <v>958</v>
+      </c>
+      <c r="F293" t="s">
+        <v>216</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>305</v>
+      </c>
+      <c r="D294" t="s">
+        <v>957</v>
+      </c>
+      <c r="E294" t="s">
+        <v>958</v>
+      </c>
+      <c r="F294" t="s">
+        <v>18</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>309</v>
+      </c>
+      <c r="D295" t="s">
+        <v>957</v>
+      </c>
+      <c r="E295" t="s">
+        <v>958</v>
+      </c>
+      <c r="F295" t="s">
+        <v>131</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>312</v>
+      </c>
+      <c r="D296" t="s">
+        <v>957</v>
+      </c>
+      <c r="E296" t="s">
+        <v>958</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>316</v>
+      </c>
+      <c r="D297" t="s">
+        <v>957</v>
+      </c>
+      <c r="E297" t="s">
+        <v>958</v>
+      </c>
+      <c r="F297" t="s">
+        <v>23</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>320</v>
+      </c>
+      <c r="D298" t="s">
+        <v>957</v>
+      </c>
+      <c r="E298" t="s">
+        <v>958</v>
+      </c>
+      <c r="F298" t="s">
+        <v>23</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>324</v>
+      </c>
+      <c r="D299" t="s">
+        <v>957</v>
+      </c>
+      <c r="E299" t="s">
+        <v>958</v>
+      </c>
+      <c r="F299" t="s">
+        <v>33</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>328</v>
+      </c>
+      <c r="D300" t="s">
+        <v>957</v>
+      </c>
+      <c r="E300" t="s">
+        <v>958</v>
+      </c>
+      <c r="F300" t="s">
+        <v>28</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>332</v>
+      </c>
+      <c r="D301" t="s">
+        <v>957</v>
+      </c>
+      <c r="E301" t="s">
+        <v>958</v>
+      </c>
+      <c r="F301" t="s">
+        <v>131</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>336</v>
+      </c>
+      <c r="D302" t="s">
+        <v>957</v>
+      </c>
+      <c r="E302" t="s">
+        <v>958</v>
+      </c>
+      <c r="F302" t="s">
+        <v>18</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>340</v>
+      </c>
+      <c r="D303" t="s">
+        <v>957</v>
+      </c>
+      <c r="E303" t="s">
+        <v>958</v>
+      </c>
+      <c r="F303" t="s">
+        <v>18</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>344</v>
+      </c>
+      <c r="D304" t="s">
+        <v>957</v>
+      </c>
+      <c r="E304" t="s">
+        <v>958</v>
+      </c>
+      <c r="F304" t="s">
+        <v>18</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>348</v>
+      </c>
+      <c r="D305" t="s">
+        <v>957</v>
+      </c>
+      <c r="E305" t="s">
+        <v>958</v>
+      </c>
+      <c r="F305" t="s">
+        <v>18</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>352</v>
+      </c>
+      <c r="D306" t="s">
+        <v>957</v>
+      </c>
+      <c r="E306" t="s">
+        <v>958</v>
+      </c>
+      <c r="F306" t="s">
+        <v>18</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>356</v>
+      </c>
+      <c r="D307" t="s">
+        <v>957</v>
+      </c>
+      <c r="E307" t="s">
+        <v>958</v>
+      </c>
+      <c r="F307" t="s">
+        <v>41</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>360</v>
+      </c>
+      <c r="D308" t="s">
+        <v>957</v>
+      </c>
+      <c r="E308" t="s">
+        <v>958</v>
+      </c>
+      <c r="F308" t="s">
+        <v>41</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>364</v>
+      </c>
+      <c r="D309" t="s">
+        <v>957</v>
+      </c>
+      <c r="E309" t="s">
+        <v>958</v>
+      </c>
+      <c r="F309" t="s">
+        <v>265</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>368</v>
+      </c>
+      <c r="D310" t="s">
+        <v>957</v>
+      </c>
+      <c r="E310" t="s">
+        <v>958</v>
+      </c>
+      <c r="F310" t="s">
+        <v>131</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>372</v>
+      </c>
+      <c r="D311" t="s">
+        <v>957</v>
+      </c>
+      <c r="E311" t="s">
+        <v>958</v>
+      </c>
+      <c r="F311" t="s">
+        <v>41</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
         <v>376</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D312" t="s">
+        <v>957</v>
+      </c>
+      <c r="E312" t="s">
+        <v>958</v>
+      </c>
+      <c r="F312" t="s">
+        <v>41</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>380</v>
+      </c>
+      <c r="D313" t="s">
+        <v>957</v>
+      </c>
+      <c r="E313" t="s">
+        <v>958</v>
+      </c>
+      <c r="F313" t="s">
+        <v>18</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>384</v>
+      </c>
+      <c r="D314" t="s">
+        <v>957</v>
+      </c>
+      <c r="E314" t="s">
+        <v>958</v>
+      </c>
+      <c r="F314" t="s">
+        <v>18</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>388</v>
+      </c>
+      <c r="D315" t="s">
+        <v>957</v>
+      </c>
+      <c r="E315" t="s">
+        <v>958</v>
+      </c>
+      <c r="F315" t="s">
+        <v>18</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>392</v>
+      </c>
+      <c r="D316" t="s">
+        <v>957</v>
+      </c>
+      <c r="E316" t="s">
+        <v>958</v>
+      </c>
+      <c r="F316" t="s">
+        <v>23</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>396</v>
+      </c>
+      <c r="D317" t="s">
+        <v>957</v>
+      </c>
+      <c r="E317" t="s">
+        <v>958</v>
+      </c>
+      <c r="F317" t="s">
+        <v>265</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>400</v>
+      </c>
+      <c r="D318" t="s">
+        <v>957</v>
+      </c>
+      <c r="E318" t="s">
+        <v>958</v>
+      </c>
+      <c r="F318" t="s">
+        <v>131</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>404</v>
+      </c>
+      <c r="D319" t="s">
+        <v>957</v>
+      </c>
+      <c r="E319" t="s">
+        <v>958</v>
+      </c>
+      <c r="F319" t="s">
+        <v>33</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>408</v>
+      </c>
+      <c r="D320" t="s">
+        <v>957</v>
+      </c>
+      <c r="E320" t="s">
+        <v>958</v>
+      </c>
+      <c r="F320" t="s">
+        <v>18</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>412</v>
+      </c>
+      <c r="D321" t="s">
+        <v>957</v>
+      </c>
+      <c r="E321" t="s">
+        <v>958</v>
+      </c>
+      <c r="F321" t="s">
+        <v>41</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>416</v>
+      </c>
+      <c r="D322" t="s">
+        <v>957</v>
+      </c>
+      <c r="E322" t="s">
+        <v>958</v>
+      </c>
+      <c r="F322" t="s">
+        <v>41</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>420</v>
+      </c>
+      <c r="D323" t="s">
+        <v>957</v>
+      </c>
+      <c r="E323" t="s">
+        <v>958</v>
+      </c>
+      <c r="F323" t="s">
+        <v>41</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>424</v>
+      </c>
+      <c r="D324" t="s">
+        <v>957</v>
+      </c>
+      <c r="E324" t="s">
+        <v>958</v>
+      </c>
+      <c r="F324" t="s">
+        <v>285</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>428</v>
+      </c>
+      <c r="D325" t="s">
+        <v>957</v>
+      </c>
+      <c r="E325" t="s">
+        <v>958</v>
+      </c>
+      <c r="F325" t="s">
+        <v>18</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>432</v>
+      </c>
+      <c r="D326" t="s">
+        <v>957</v>
+      </c>
+      <c r="E326" t="s">
+        <v>958</v>
+      </c>
+      <c r="F326" t="s">
+        <v>18</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>436</v>
+      </c>
+      <c r="D327" t="s">
+        <v>957</v>
+      </c>
+      <c r="E327" t="s">
+        <v>958</v>
+      </c>
+      <c r="F327" t="s">
+        <v>18</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>440</v>
+      </c>
+      <c r="D328" t="s">
+        <v>957</v>
+      </c>
+      <c r="E328" t="s">
+        <v>958</v>
+      </c>
+      <c r="F328" t="s">
+        <v>216</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>444</v>
+      </c>
+      <c r="D329" t="s">
+        <v>957</v>
+      </c>
+      <c r="E329" t="s">
+        <v>958</v>
+      </c>
+      <c r="F329" t="s">
+        <v>216</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>448</v>
+      </c>
+      <c r="D330" t="s">
+        <v>957</v>
+      </c>
+      <c r="E330" t="s">
+        <v>958</v>
+      </c>
+      <c r="F330" t="s">
+        <v>216</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>452</v>
+      </c>
+      <c r="D331" t="s">
+        <v>957</v>
+      </c>
+      <c r="E331" t="s">
+        <v>958</v>
+      </c>
+      <c r="F331" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>456</v>
+      </c>
+      <c r="D332" t="s">
+        <v>957</v>
+      </c>
+      <c r="E332" t="s">
+        <v>958</v>
+      </c>
+      <c r="F332" t="s">
+        <v>23</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>460</v>
+      </c>
+      <c r="D333" t="s">
+        <v>957</v>
+      </c>
+      <c r="E333" t="s">
+        <v>958</v>
+      </c>
+      <c r="F333" t="s">
+        <v>23</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>464</v>
+      </c>
+      <c r="D334" t="s">
+        <v>957</v>
+      </c>
+      <c r="E334" t="s">
+        <v>958</v>
+      </c>
+      <c r="F334" t="s">
+        <v>33</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>468</v>
+      </c>
+      <c r="D335" t="s">
+        <v>957</v>
+      </c>
+      <c r="E335" t="s">
+        <v>958</v>
+      </c>
+      <c r="F335" t="s">
+        <v>131</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>471</v>
+      </c>
+      <c r="D336" t="s">
+        <v>957</v>
+      </c>
+      <c r="E336" t="s">
+        <v>958</v>
+      </c>
+      <c r="F336" t="s">
+        <v>216</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>474</v>
+      </c>
+      <c r="D337" t="s">
+        <v>957</v>
+      </c>
+      <c r="E337" t="s">
+        <v>958</v>
+      </c>
+      <c r="F337" t="s">
+        <v>18</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>477</v>
+      </c>
+      <c r="D338" t="s">
+        <v>957</v>
+      </c>
+      <c r="E338" t="s">
+        <v>958</v>
+      </c>
+      <c r="F338" t="s">
+        <v>41</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>480</v>
+      </c>
+      <c r="D339" t="s">
+        <v>957</v>
+      </c>
+      <c r="E339" t="s">
+        <v>958</v>
+      </c>
+      <c r="F339" t="s">
+        <v>18</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>483</v>
+      </c>
+      <c r="D340" t="s">
+        <v>957</v>
+      </c>
+      <c r="E340" t="s">
+        <v>958</v>
+      </c>
+      <c r="F340" t="s">
+        <v>216</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>486</v>
+      </c>
+      <c r="D341" t="s">
+        <v>957</v>
+      </c>
+      <c r="E341" t="s">
+        <v>958</v>
+      </c>
+      <c r="F341" t="s">
+        <v>131</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>490</v>
+      </c>
+      <c r="D342" t="s">
+        <v>957</v>
+      </c>
+      <c r="E342" t="s">
+        <v>958</v>
+      </c>
+      <c r="F342" t="s">
+        <v>41</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>494</v>
+      </c>
+      <c r="D343" t="s">
+        <v>957</v>
+      </c>
+      <c r="E343" t="s">
+        <v>958</v>
+      </c>
+      <c r="F343" t="s">
+        <v>18</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>498</v>
+      </c>
+      <c r="D344" t="s">
+        <v>957</v>
+      </c>
+      <c r="E344" t="s">
+        <v>958</v>
+      </c>
+      <c r="F344" t="s">
+        <v>216</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>502</v>
+      </c>
+      <c r="D345" t="s">
+        <v>957</v>
+      </c>
+      <c r="E345" t="s">
+        <v>958</v>
+      </c>
+      <c r="F345" t="s">
+        <v>285</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>506</v>
+      </c>
+      <c r="D346" t="s">
+        <v>957</v>
+      </c>
+      <c r="E346" t="s">
+        <v>958</v>
+      </c>
+      <c r="F346" t="s">
+        <v>216</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>510</v>
+      </c>
+      <c r="D347" t="s">
+        <v>957</v>
+      </c>
+      <c r="E347" t="s">
+        <v>958</v>
+      </c>
+      <c r="F347" t="s">
+        <v>18</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>514</v>
+      </c>
+      <c r="D348" t="s">
+        <v>957</v>
+      </c>
+      <c r="E348" t="s">
+        <v>958</v>
+      </c>
+      <c r="F348" t="s">
+        <v>23</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>518</v>
+      </c>
+      <c r="D349" t="s">
+        <v>957</v>
+      </c>
+      <c r="E349" t="s">
+        <v>958</v>
+      </c>
+      <c r="F349" t="s">
+        <v>216</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>522</v>
+      </c>
+      <c r="D350" t="s">
+        <v>957</v>
+      </c>
+      <c r="E350" t="s">
+        <v>958</v>
+      </c>
+      <c r="F350" t="s">
+        <v>33</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>526</v>
+      </c>
+      <c r="D351" t="s">
+        <v>957</v>
+      </c>
+      <c r="E351" t="s">
+        <v>958</v>
+      </c>
+      <c r="F351" t="s">
+        <v>41</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>530</v>
+      </c>
+      <c r="D352" t="s">
+        <v>957</v>
+      </c>
+      <c r="E352" t="s">
+        <v>958</v>
+      </c>
+      <c r="F352" t="s">
+        <v>41</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>534</v>
+      </c>
+      <c r="D353" t="s">
+        <v>957</v>
+      </c>
+      <c r="E353" t="s">
+        <v>958</v>
+      </c>
+      <c r="F353" t="s">
+        <v>41</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>538</v>
+      </c>
+      <c r="D354" t="s">
+        <v>957</v>
+      </c>
+      <c r="E354" t="s">
+        <v>958</v>
+      </c>
+      <c r="F354" t="s">
+        <v>41</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>542</v>
+      </c>
+      <c r="D355" t="s">
+        <v>957</v>
+      </c>
+      <c r="E355" t="s">
+        <v>958</v>
+      </c>
+      <c r="F355" t="s">
+        <v>216</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>546</v>
+      </c>
+      <c r="D356" t="s">
+        <v>957</v>
+      </c>
+      <c r="E356" t="s">
+        <v>958</v>
+      </c>
+      <c r="F356" t="s">
+        <v>216</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>550</v>
+      </c>
+      <c r="D357" t="s">
+        <v>957</v>
+      </c>
+      <c r="E357" t="s">
+        <v>958</v>
+      </c>
+      <c r="F357" t="s">
+        <v>216</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>554</v>
+      </c>
+      <c r="D358" t="s">
+        <v>957</v>
+      </c>
+      <c r="E358" t="s">
+        <v>958</v>
+      </c>
+      <c r="F358" t="s">
+        <v>216</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>558</v>
+      </c>
+      <c r="D359" t="s">
+        <v>957</v>
+      </c>
+      <c r="E359" t="s">
+        <v>958</v>
+      </c>
+      <c r="F359" t="s">
+        <v>147</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>562</v>
+      </c>
+      <c r="D360" t="s">
+        <v>957</v>
+      </c>
+      <c r="E360" t="s">
+        <v>958</v>
+      </c>
+      <c r="F360" t="s">
+        <v>18</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>566</v>
+      </c>
+      <c r="D361" t="s">
+        <v>957</v>
+      </c>
+      <c r="E361" t="s">
+        <v>958</v>
+      </c>
+      <c r="F361" t="s">
+        <v>18</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>570</v>
+      </c>
+      <c r="D362" t="s">
+        <v>957</v>
+      </c>
+      <c r="E362" t="s">
+        <v>958</v>
+      </c>
+      <c r="F362" t="s">
+        <v>18</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>574</v>
+      </c>
+      <c r="D363" t="s">
+        <v>957</v>
+      </c>
+      <c r="E363" t="s">
+        <v>958</v>
+      </c>
+      <c r="F363" t="s">
+        <v>18</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>578</v>
+      </c>
+      <c r="D364" t="s">
+        <v>957</v>
+      </c>
+      <c r="E364" t="s">
+        <v>958</v>
+      </c>
+      <c r="F364" t="s">
+        <v>51</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>582</v>
+      </c>
+      <c r="D365" t="s">
+        <v>957</v>
+      </c>
+      <c r="E365" t="s">
+        <v>958</v>
+      </c>
+      <c r="F365" t="s">
+        <v>131</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>586</v>
+      </c>
+      <c r="D366" t="s">
+        <v>957</v>
+      </c>
+      <c r="E366" t="s">
+        <v>958</v>
+      </c>
+      <c r="F366" t="s">
+        <v>131</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>590</v>
+      </c>
+      <c r="D367" t="s">
+        <v>957</v>
+      </c>
+      <c r="E367" t="s">
+        <v>958</v>
+      </c>
+      <c r="F367" t="s">
+        <v>41</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>594</v>
+      </c>
+      <c r="D368" t="s">
+        <v>957</v>
+      </c>
+      <c r="E368" t="s">
+        <v>958</v>
+      </c>
+      <c r="F368" t="s">
+        <v>18</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>598</v>
+      </c>
+      <c r="D369" t="s">
+        <v>957</v>
+      </c>
+      <c r="E369" t="s">
+        <v>958</v>
+      </c>
+      <c r="F369" t="s">
+        <v>265</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>602</v>
+      </c>
+      <c r="D370" t="s">
+        <v>957</v>
+      </c>
+      <c r="E370" t="s">
+        <v>958</v>
+      </c>
+      <c r="F370" t="s">
+        <v>41</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>606</v>
+      </c>
+      <c r="D371" t="s">
+        <v>957</v>
+      </c>
+      <c r="E371" t="s">
+        <v>958</v>
+      </c>
+      <c r="F371" t="s">
+        <v>28</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>610</v>
+      </c>
+      <c r="D372" t="s">
+        <v>957</v>
+      </c>
+      <c r="E372" t="s">
+        <v>958</v>
+      </c>
+      <c r="F372" t="s">
+        <v>265</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>614</v>
+      </c>
+      <c r="D373" t="s">
+        <v>957</v>
+      </c>
+      <c r="E373" t="s">
+        <v>958</v>
+      </c>
+      <c r="F373" t="s">
+        <v>18</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>618</v>
+      </c>
+      <c r="D374" t="s">
+        <v>957</v>
+      </c>
+      <c r="E374" t="s">
+        <v>958</v>
+      </c>
+      <c r="F374" t="s">
+        <v>131</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>622</v>
+      </c>
+      <c r="D375" t="s">
+        <v>957</v>
+      </c>
+      <c r="E375" t="s">
+        <v>958</v>
+      </c>
+      <c r="F375" t="s">
+        <v>41</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>626</v>
+      </c>
+      <c r="D376" t="s">
+        <v>957</v>
+      </c>
+      <c r="E376" t="s">
+        <v>958</v>
+      </c>
+      <c r="F376" t="s">
+        <v>41</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>630</v>
+      </c>
+      <c r="D377" t="s">
+        <v>957</v>
+      </c>
+      <c r="E377" t="s">
+        <v>958</v>
+      </c>
+      <c r="F377" t="s">
+        <v>41</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>634</v>
+      </c>
+      <c r="D378" t="s">
+        <v>957</v>
+      </c>
+      <c r="E378" t="s">
+        <v>958</v>
+      </c>
+      <c r="F378" t="s">
+        <v>41</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>638</v>
+      </c>
+      <c r="D379" t="s">
+        <v>957</v>
+      </c>
+      <c r="E379" t="s">
+        <v>958</v>
+      </c>
+      <c r="F379" t="s">
+        <v>28</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>642</v>
+      </c>
+      <c r="D380" t="s">
+        <v>957</v>
+      </c>
+      <c r="E380" t="s">
+        <v>958</v>
+      </c>
+      <c r="F380" t="s">
+        <v>147</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>645</v>
+      </c>
+      <c r="D381" t="s">
+        <v>957</v>
+      </c>
+      <c r="E381" t="s">
+        <v>958</v>
+      </c>
+      <c r="F381" t="s">
+        <v>147</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>649</v>
+      </c>
+      <c r="D382" t="s">
+        <v>957</v>
+      </c>
+      <c r="E382" t="s">
+        <v>958</v>
+      </c>
+      <c r="F382" t="s">
+        <v>131</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>653</v>
+      </c>
+      <c r="D383" t="s">
+        <v>957</v>
+      </c>
+      <c r="E383" t="s">
+        <v>958</v>
+      </c>
+      <c r="F383" t="s">
+        <v>147</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>657</v>
+      </c>
+      <c r="D384" t="s">
+        <v>957</v>
+      </c>
+      <c r="E384" t="s">
+        <v>958</v>
+      </c>
+      <c r="F384" t="s">
+        <v>18</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>661</v>
+      </c>
+      <c r="D385" t="s">
+        <v>957</v>
+      </c>
+      <c r="E385" t="s">
+        <v>958</v>
+      </c>
+      <c r="F385" t="s">
+        <v>51</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>665</v>
+      </c>
+      <c r="D386" t="s">
+        <v>957</v>
+      </c>
+      <c r="E386" t="s">
+        <v>958</v>
+      </c>
+      <c r="F386" t="s">
+        <v>144</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>669</v>
+      </c>
+      <c r="D387" t="s">
+        <v>957</v>
+      </c>
+      <c r="E387" t="s">
+        <v>958</v>
+      </c>
+      <c r="F387" t="s">
+        <v>144</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>673</v>
+      </c>
+      <c r="D388" t="s">
+        <v>957</v>
+      </c>
+      <c r="E388" t="s">
+        <v>958</v>
+      </c>
+      <c r="F388" t="s">
+        <v>33</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>677</v>
+      </c>
+      <c r="D389" t="s">
+        <v>957</v>
+      </c>
+      <c r="E389" t="s">
+        <v>958</v>
+      </c>
+      <c r="F389" t="s">
+        <v>33</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>681</v>
+      </c>
+      <c r="D390" t="s">
+        <v>957</v>
+      </c>
+      <c r="E390" t="s">
+        <v>958</v>
+      </c>
+      <c r="F390" t="s">
+        <v>33</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>685</v>
+      </c>
+      <c r="D391" t="s">
+        <v>957</v>
+      </c>
+      <c r="E391" t="s">
+        <v>958</v>
+      </c>
+      <c r="F391" t="s">
+        <v>131</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>689</v>
+      </c>
+      <c r="D392" t="s">
+        <v>957</v>
+      </c>
+      <c r="E392" t="s">
+        <v>958</v>
+      </c>
+      <c r="F392" t="s">
+        <v>13</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>693</v>
+      </c>
+      <c r="D393" t="s">
+        <v>957</v>
+      </c>
+      <c r="E393" t="s">
+        <v>958</v>
+      </c>
+      <c r="F393" t="s">
+        <v>131</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>697</v>
+      </c>
+      <c r="D394" t="s">
+        <v>957</v>
+      </c>
+      <c r="E394" t="s">
+        <v>958</v>
+      </c>
+      <c r="F394" t="s">
+        <v>41</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>701</v>
+      </c>
+      <c r="D395" t="s">
+        <v>957</v>
+      </c>
+      <c r="E395" t="s">
+        <v>958</v>
+      </c>
+      <c r="F395" t="s">
+        <v>216</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>705</v>
+      </c>
+      <c r="D396" t="s">
+        <v>957</v>
+      </c>
+      <c r="E396" t="s">
+        <v>958</v>
+      </c>
+      <c r="F396" t="s">
+        <v>216</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>709</v>
+      </c>
+      <c r="D397" t="s">
+        <v>957</v>
+      </c>
+      <c r="E397" t="s">
+        <v>958</v>
+      </c>
+      <c r="F397" t="s">
+        <v>216</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>713</v>
+      </c>
+      <c r="D398" t="s">
+        <v>957</v>
+      </c>
+      <c r="E398" t="s">
+        <v>958</v>
+      </c>
+      <c r="F398" t="s">
+        <v>216</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>717</v>
+      </c>
+      <c r="D399" t="s">
+        <v>957</v>
+      </c>
+      <c r="E399" t="s">
+        <v>958</v>
+      </c>
+      <c r="F399" t="s">
+        <v>41</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>721</v>
+      </c>
+      <c r="D400" t="s">
+        <v>957</v>
+      </c>
+      <c r="E400" t="s">
+        <v>958</v>
+      </c>
+      <c r="F400" t="s">
+        <v>41</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>725</v>
+      </c>
+      <c r="D401" t="s">
+        <v>957</v>
+      </c>
+      <c r="E401" t="s">
+        <v>958</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>729</v>
+      </c>
+      <c r="D402" t="s">
+        <v>957</v>
+      </c>
+      <c r="E402" t="s">
+        <v>958</v>
+      </c>
+      <c r="F402" t="s">
+        <v>131</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>733</v>
+      </c>
+      <c r="D403" t="s">
+        <v>957</v>
+      </c>
+      <c r="E403" t="s">
+        <v>958</v>
+      </c>
+      <c r="F403" t="s">
+        <v>18</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>737</v>
+      </c>
+      <c r="D404" t="s">
+        <v>957</v>
+      </c>
+      <c r="E404" t="s">
+        <v>958</v>
+      </c>
+      <c r="F404" t="s">
+        <v>41</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>741</v>
+      </c>
+      <c r="D405" t="s">
+        <v>957</v>
+      </c>
+      <c r="E405" t="s">
+        <v>958</v>
+      </c>
+      <c r="F405" t="s">
+        <v>265</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>745</v>
+      </c>
+      <c r="D406" t="s">
+        <v>957</v>
+      </c>
+      <c r="E406" t="s">
+        <v>958</v>
+      </c>
+      <c r="F406" t="s">
+        <v>265</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>749</v>
+      </c>
+      <c r="D407" t="s">
+        <v>957</v>
+      </c>
+      <c r="E407" t="s">
+        <v>958</v>
+      </c>
+      <c r="F407" t="s">
+        <v>265</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>753</v>
+      </c>
+      <c r="D408" t="s">
+        <v>957</v>
+      </c>
+      <c r="E408" t="s">
+        <v>958</v>
+      </c>
+      <c r="F408" t="s">
+        <v>265</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>757</v>
+      </c>
+      <c r="D409" t="s">
+        <v>957</v>
+      </c>
+      <c r="E409" t="s">
+        <v>958</v>
+      </c>
+      <c r="F409" t="s">
+        <v>265</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>761</v>
+      </c>
+      <c r="D410" t="s">
+        <v>957</v>
+      </c>
+      <c r="E410" t="s">
+        <v>958</v>
+      </c>
+      <c r="F410" t="s">
+        <v>33</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>765</v>
+      </c>
+      <c r="D411" t="s">
+        <v>957</v>
+      </c>
+      <c r="E411" t="s">
+        <v>958</v>
+      </c>
+      <c r="F411" t="s">
+        <v>33</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>769</v>
+      </c>
+      <c r="D412" t="s">
+        <v>957</v>
+      </c>
+      <c r="E412" t="s">
+        <v>958</v>
+      </c>
+      <c r="F412" t="s">
+        <v>28</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>773</v>
+      </c>
+      <c r="D413" t="s">
+        <v>957</v>
+      </c>
+      <c r="E413" t="s">
+        <v>958</v>
+      </c>
+      <c r="F413" t="s">
+        <v>28</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>777</v>
+      </c>
+      <c r="D414" t="s">
+        <v>957</v>
+      </c>
+      <c r="E414" t="s">
+        <v>958</v>
+      </c>
+      <c r="F414" t="s">
+        <v>41</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>781</v>
+      </c>
+      <c r="D415" t="s">
+        <v>957</v>
+      </c>
+      <c r="E415" t="s">
+        <v>958</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>785</v>
+      </c>
+      <c r="D416" t="s">
+        <v>957</v>
+      </c>
+      <c r="E416" t="s">
+        <v>958</v>
+      </c>
+      <c r="F416" t="s">
+        <v>147</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>789</v>
+      </c>
+      <c r="D417" t="s">
+        <v>957</v>
+      </c>
+      <c r="E417" t="s">
+        <v>958</v>
+      </c>
+      <c r="F417" t="s">
+        <v>147</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>793</v>
+      </c>
+      <c r="D418" t="s">
+        <v>957</v>
+      </c>
+      <c r="E418" t="s">
+        <v>958</v>
+      </c>
+      <c r="F418" t="s">
+        <v>28</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>797</v>
+      </c>
+      <c r="D419" t="s">
+        <v>957</v>
+      </c>
+      <c r="E419" t="s">
+        <v>958</v>
+      </c>
+      <c r="F419" t="s">
+        <v>41</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>801</v>
+      </c>
+      <c r="D420" t="s">
+        <v>957</v>
+      </c>
+      <c r="E420" t="s">
+        <v>958</v>
+      </c>
+      <c r="F420" t="s">
+        <v>144</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>805</v>
+      </c>
+      <c r="D421" t="s">
+        <v>957</v>
+      </c>
+      <c r="E421" t="s">
+        <v>958</v>
+      </c>
+      <c r="F421" t="s">
+        <v>131</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>809</v>
+      </c>
+      <c r="D422" t="s">
+        <v>957</v>
+      </c>
+      <c r="E422" t="s">
+        <v>958</v>
+      </c>
+      <c r="F422" t="s">
+        <v>33</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>813</v>
+      </c>
+      <c r="D423" t="s">
+        <v>957</v>
+      </c>
+      <c r="E423" t="s">
+        <v>958</v>
+      </c>
+      <c r="F423" t="s">
+        <v>41</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>817</v>
+      </c>
+      <c r="D424" t="s">
+        <v>957</v>
+      </c>
+      <c r="E424" t="s">
+        <v>958</v>
+      </c>
+      <c r="F424" t="s">
+        <v>51</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>821</v>
+      </c>
+      <c r="D425" t="s">
+        <v>957</v>
+      </c>
+      <c r="E425" t="s">
+        <v>958</v>
+      </c>
+      <c r="F425" t="s">
+        <v>285</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>825</v>
+      </c>
+      <c r="D426" t="s">
+        <v>957</v>
+      </c>
+      <c r="E426" t="s">
+        <v>958</v>
+      </c>
+      <c r="F426" t="s">
+        <v>265</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>829</v>
+      </c>
+      <c r="D427" t="s">
+        <v>957</v>
+      </c>
+      <c r="E427" t="s">
+        <v>958</v>
+      </c>
+      <c r="F427" t="s">
+        <v>265</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>833</v>
+      </c>
+      <c r="D428" t="s">
+        <v>957</v>
+      </c>
+      <c r="E428" t="s">
+        <v>958</v>
+      </c>
+      <c r="F428" t="s">
+        <v>51</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>837</v>
+      </c>
+      <c r="D429" t="s">
+        <v>957</v>
+      </c>
+      <c r="E429" t="s">
+        <v>958</v>
+      </c>
+      <c r="F429" t="s">
+        <v>41</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>841</v>
+      </c>
+      <c r="D430" t="s">
+        <v>957</v>
+      </c>
+      <c r="E430" t="s">
+        <v>958</v>
+      </c>
+      <c r="F430" t="s">
+        <v>131</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>845</v>
+      </c>
+      <c r="D431" t="s">
+        <v>957</v>
+      </c>
+      <c r="E431" t="s">
+        <v>958</v>
+      </c>
+      <c r="F431" t="s">
+        <v>216</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>849</v>
+      </c>
+      <c r="D432" t="s">
+        <v>957</v>
+      </c>
+      <c r="E432" t="s">
+        <v>958</v>
+      </c>
+      <c r="F432" t="s">
+        <v>131</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>853</v>
+      </c>
+      <c r="D433" t="s">
+        <v>957</v>
+      </c>
+      <c r="E433" t="s">
+        <v>958</v>
+      </c>
+      <c r="F433" t="s">
+        <v>13</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D434" t="s">
+        <v>957</v>
+      </c>
+      <c r="E434" t="s">
+        <v>958</v>
+      </c>
+      <c r="F434" t="s">
+        <v>51</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>857</v>
+      </c>
+      <c r="D435" t="s">
+        <v>957</v>
+      </c>
+      <c r="E435" t="s">
+        <v>958</v>
+      </c>
+      <c r="F435" t="s">
+        <v>51</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>861</v>
+      </c>
+      <c r="D436" t="s">
+        <v>957</v>
+      </c>
+      <c r="E436" t="s">
+        <v>958</v>
+      </c>
+      <c r="F436" t="s">
+        <v>285</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>865</v>
+      </c>
+      <c r="D437" t="s">
+        <v>957</v>
+      </c>
+      <c r="E437" t="s">
+        <v>958</v>
+      </c>
+      <c r="F437" t="s">
+        <v>41</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>869</v>
+      </c>
+      <c r="D438" t="s">
+        <v>957</v>
+      </c>
+      <c r="E438" t="s">
+        <v>958</v>
+      </c>
+      <c r="F438" t="s">
+        <v>41</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>10</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F439" t="s">
+        <v>144</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>17</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F440" t="s">
+        <v>28</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
         <v>22</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="F104" t="s">
+      <c r="D441" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F441" t="s">
+        <v>28</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>27</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F442" t="s">
+        <v>147</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
         <v>32</v>
       </c>
-      <c r="G104" s="1" t="s">
-[...3 lines deleted...]
-        <v>378</v>
+      <c r="D443" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F443" t="s">
+        <v>147</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>37</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F444" t="s">
+        <v>28</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>40</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F445" t="s">
+        <v>131</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>67</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F446" t="s">
+        <v>33</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>71</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F447" t="s">
+        <v>131</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>75</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F448" t="s">
+        <v>41</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>79</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F449" t="s">
+        <v>28</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>82</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F450" t="s">
+        <v>28</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>85</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F451" t="s">
+        <v>28</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>88</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F452" t="s">
+        <v>147</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>92</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F453" t="s">
+        <v>51</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>96</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F454" t="s">
+        <v>28</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>100</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F455" t="s">
+        <v>51</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>103</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F456" t="s">
+        <v>51</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>107</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F457" t="s">
+        <v>131</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>110</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F458" t="s">
+        <v>41</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>114</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F459" t="s">
+        <v>216</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>244</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F460" t="s">
+        <v>216</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>248</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F461" t="s">
+        <v>216</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>252</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F462" t="s">
+        <v>216</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>256</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F463" t="s">
+        <v>147</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>260</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F464" t="s">
+        <v>216</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>264</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F465" t="s">
+        <v>216</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>269</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F466" t="s">
+        <v>216</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>272</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F467" t="s">
+        <v>51</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>276</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F468" t="s">
+        <v>13</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>280</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F469" t="s">
+        <v>131</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>10</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F470" t="s">
+        <v>33</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>17</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F471" t="s">
+        <v>147</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>10</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>17</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>22</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>27</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>32</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>37</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>40</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>10</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>17</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>10</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>17</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F482" t="s">
+        <v>55</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>22</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1522</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4321,50 +17558,429 @@
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>