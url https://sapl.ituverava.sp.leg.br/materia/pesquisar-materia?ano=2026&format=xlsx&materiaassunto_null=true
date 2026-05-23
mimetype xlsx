--- v1 (2026-05-21)
+++ v2 (2026-05-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3844" uniqueCount="1523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3892" uniqueCount="1536">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2743,50 +2743,68 @@
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_190-26.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº143/2026, a realização de conserto/manutenção de lombada localizada na Av. Orestes Quércia, bairro Jardim Haley, em frente a Bicicletaria da Marli.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_191-26.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a disponibilização ou contratação de coveiro, tendo em vista a ausência desse profissional para atendimento das demandas locais.</t>
   </si>
   <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Projeto de Lei nº 017/2026, que dispõe sobre as diretrizes para realização do Campeonato Paulista de Patins.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Centro Municipal de Formação de Atletas.</t>
+  </si>
+  <si>
     <t>2278</t>
   </si>
   <si>
     <t>OFRES</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo</t>
   </si>
   <si>
     <t>Ofício nº 046/26-SE, de autoria do Executivo, que encaminha respostas dos requerimentos de discussão de nºs 001 ao 009/26.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>Ofício nº 066/26-SE, que solicita dilação do prazo por mais 30 dias para encaminhamento de resposta do Requerimento de Discussão nº 014/26, de autoria dos vereadores Marcelo de Oliveira Cirilo e Guilherme Mariano.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
@@ -4223,50 +4241,71 @@
     <t>177</t>
   </si>
   <si>
     <t>Pelo falecimento de LAUDINEI GERMANO DA SILVA, ocorrido no dia 20/05/2026.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>Pelo falecimento de NEUSA SLVÉRIO, ocorrido no dia 21/05/2026.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>Pelo falecimento de NEUSA SILVÉRIO, ocorrido no dia 21/05/2026.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>Pelo falecimento de LAUDINEI GERMANO DA SILVA, ocorrido no dia 19/05/2026.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de OSVALDO AUGUSTO ALVES, ocorrido no dia 20/05/2026.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de OSVALDO AUGUTO ALVES, ocorrido no dia 20/05/2026.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de ZÉLIA DOS REIS SILVA RODRIGUES, ocorrido no dia 20/05/2026.</t>
+  </si>
+  <si>
+    <t>2454</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>REQDI</t>
   </si>
   <si>
     <t>Requerimento de Discussão</t>
   </si>
   <si>
     <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_de_discussao_001-26.pdf</t>
   </si>
   <si>
     <t>A respeito do pagamento de valores retroativos aos servidores públicos referentes ao período da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf</t>
   </si>
   <si>
     <t>Requerimento de discussão acerca da zeladoria do trecho entre a praça do maçom e o castelinho.</t>
   </si>
@@ -4935,56 +4974,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/projeto_de_decreto_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_decreto_legislativo_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_decreto_legislativo_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/projeto_de_decreto_legislativo_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/projeto_de_lei_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/projeto_de_lei_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_complementar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/projeto_de_lei_complementar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/projeto_de_lei_complementar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2091/mocao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/mocao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/mocao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/mocao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/mocao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2280/mocao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2306/mocao_no_014-260001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/mocao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/indicacao_no_046-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/indicacao_no_047-26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/indicacao_no_048-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_049-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_052-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_056-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_057-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_no_060-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_no_062-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_063-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_064-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_065-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_066-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_no_067-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2096/indicacao_no_068-26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2097/indicacao_no_069-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_070-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_071-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_074-260001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_075-260001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_076-260001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_077-260001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_084-20260001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_086-20260001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_087-20260001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/indicacao_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_no_089-20260001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_no_090-20260001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_no_092-20260001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_no_093-20260001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_no_094-20260001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/indicacao_no_095-20260001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/indicacao_no_096-20260001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/indicacao_no_097-20260001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_no_099-260001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/indicacao_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_no_110-26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_no_111-26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/indicacao_no_112-26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_no_113-26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_no_114-26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_no_115-26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_no_116-26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_no_117-26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_no_118-26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_no_119-26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_no_120-26.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_no_121-26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_no_122-26.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_no_124-26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_no_125-26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_no_126-26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao__no_127-260001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_no_128-260001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_no_129-260001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao__no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_no_132-260001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_no_134-260001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao__no_135-260001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_136-26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2310/inicacao_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2315/inicacao_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2322/inicacao_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2323/inicacao_no_145-26.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2324/inicacao_no_146-26.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/inicacao_no_147-26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/inicacao_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_no_151-260001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacao_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/inicacao_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/inicacao_no_157-26.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_no_158-260001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacao_no_161-260001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_162-26.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_163-260001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_169-26.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_no_175-26.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_176-26.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_no_178-26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_179-26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_180-26.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_no_181-26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_no_182-26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_no_183-26.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_184-26.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_185-26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_no_187-26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_188-26.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_190-26.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_191-26.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2100/oficio_no_024-26-se.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2102/oficio_no_025-26-se.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_de_pesar_no_030-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/req._pesar_no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2073/req._pesar_no_032-260001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2074/requerimento_pesar_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2078/requerimento_pesar_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_pesar_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_pesar_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_pesar_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2090/requerimento_de_pesar_no_038-26.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2093/requerimento_pesar_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2098/requerimento_pesar_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2099/requerimento_pesar_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2106/requerimento_de_pesar_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_de_pesar_no_043-260001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_de_pesar_no_044-26.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_de_pesar_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_de_pesar_no_046-260001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2112/requerimento_de_pesar_no_047-260001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2113/requerimento_de_pesar_no_048-260001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2114/requerimento_de_pesar_no_049-260001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2119/requerimento_de_pesar_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2120/requerimento_de_pesar_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_de_pesar_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_de_pesar_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2124/requerimento_de_pesar_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2125/requerimento_de_pesar_no_056-260001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2126/requerimento_de_pesar_no_057-260001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2127/requerimento_de_pesar_no_058-260001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2128/requerimento_de_pesar_no_059-260001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2136/requerimento_de_pesar_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/requerimento_de_pesar_no_063-260001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/requerimento_de_pesar_no_064-20260001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/requerimento_de_pesar_no_065-20260001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/requerimento_de_pesar_no_066-20260001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/requerimento_de_pesar_no_067-20260001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/requerimento_de_pesar_no_071-260001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/requerimento_de_pesar_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_de_pesar_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_de_pesar_no_074-20260001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_de_pesar_no_075-20260001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_de_pesar_no_076-20260001.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_de_pesar_no_077-20260001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_de_pesar_no_081-20260001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_de_pesar_no_083-260001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_de_pesar_no_084-260001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_de_pesar_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/requerimento_de_pesar_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_de_pesar_no_089-260001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/requerimento_de_pesar_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_de_pesar_no_092-26.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_de_pesar_no_093-26.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/requerimento_de_pesar_no_094-26.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/requerimento_de_pesar_no_095-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_de__pesar_no_096-26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_de_pesar_no_097-26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_de_pesar_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_de_pesar_no_099-26.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_de_pesar_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_de_pesar_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/requerimento_de_pesar_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/requerimento_de_pesar_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/requerimento_de_pesar_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_pesar_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/requerimento_de_pesar_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_de_pesar_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_de_pesar_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_de_pesar_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_de_pesar__no_110-260001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_de_pesar_no_111-260001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_de_pesar_no_112-260001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_de_pesar__no_113-260001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_de_pesar_no_114-260001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_de_pesar_no_116-260001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_de_pesar_no_117-260001.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_de_pesar__no_118-260001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_de_pesar__no_119-260001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_de_pesar__no_120-260001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_de_pesar__no_121-260001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_de_pesar_no_122-260001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_de_pesar_no_123-260001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_de_pesar_no_124-260001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_de_pesar_no_125-260001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_de_pesar_no_126-260001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_de_pesar_no_127-26.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_de_pesar_no_128-26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_de_pesar_no_129-26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_de_pesar_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_de_pesar_no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2308/requrimento_de_pesar_no_132-26.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_de_pesar_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_de_pesar_no_135-26.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_de_pesar_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/requeriemento_de_pesar_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/requeriemento_de_pesar_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/requeriemento_de_pesar_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/requeriemento_de_pesar_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_de_pesar_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_de_pesar_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_de_pesar_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_de_pesar_no_146-260001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_de_pesar_no_147-260001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/requrimento_de_pesar_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/requrimento_de_pesar_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/requrimento_de_pesar_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/requrimento_de_pesar_no_151-26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/requrimento_de_pesar_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/requrimento_de_pesar_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/requrimento_de_pesar_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/requrimento_de_pesar_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_de_pesar_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_de_pesar_no_157-260001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_de_pesar_no_158-26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_de_pesar_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_de_pesar_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_de_pesar_no_161-26.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_de_pesar_no_162-260001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_de_pesar_no_163-26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_de_pesar_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_de_pesar_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_de_pesar_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_de_pesar_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_de_pesar_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_de_pesar_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2425/requerimento_de_pesar_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_de_pesar_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_de_pesar_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_de_pesar_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_de_discussao_001-26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/requerimento_discussao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_discussao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_discussao_no_008-260001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/requerimento_discussao_no_009-260001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/requerimento_discussao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/requerimento_discussao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_discussao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_discussao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_discussao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_discussao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_discussao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_discussao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_discussao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_discussao_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/projeto_de_decreto_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_decreto_legislativo_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_decreto_legislativo_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/projeto_de_decreto_legislativo_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/projeto_de_lei_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/projeto_de_lei_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2080/projeto_de_lei_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2101/projeto_de_lei_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_lei_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_de_lei_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2362/projeto_de_lei_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2363/projeto_de_lei_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2365/projeto_de_lei_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2398/projeto_de_lei_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/projeto_de_lei_complementar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/projeto_de_lei_complementar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/projeto_de_lei_complementar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/mocao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/mocao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/mocao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2091/mocao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/mocao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/mocao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/mocao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/mocao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2280/mocao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2306/mocao_no_014-260001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2411/mocao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/indicacao_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/indicacao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/indicacao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/indicacao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/indicacao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/indicacao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/indicacao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/indicacao_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/indicacao_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/indicacao__no_027-260001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao__no_028-260001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao__no_029-260001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao__no_030-260001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao__no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_no_032-26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/indicacao_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/indicacao_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/indicacao_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_no_043-26.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/indicacao__no_044-260001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/indicacao_no_046-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/indicacao_no_047-26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/indicacao_no_048-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/indicacao_no_049-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/indicacao_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/indicacao_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/indicacao_no_052-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/indicacao_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/indicacao_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/indicacao_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/indicacao_no_056-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/indicacao_no_057-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2075/indicacao_no_058-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2076/indicacao_no_059-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2077/indicacao_no_060-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2079/indicacao_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2081/indicacao_no_062-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_no_063-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2089/indicacao_no_064-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2092/indicacao_no_065-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2094/indicacao_no_066-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_no_067-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2096/indicacao_no_068-26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2097/indicacao_no_069-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_no_070-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_no_071-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_074-260001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_075-260001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_076-260001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_077-260001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_084-20260001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_086-20260001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_087-20260001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/indicacao_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/indicacao_no_089-20260001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_no_090-20260001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_no_092-20260001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/indicacao_no_093-20260001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_no_094-20260001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/indicacao_no_095-20260001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/indicacao_no_096-20260001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/indicacao_no_097-20260001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_no_099-260001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/indicacao_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_no_110-26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_no_111-26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/indicacao_no_112-26.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_no_113-26.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_no_114-26.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_no_115-26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_no_116-26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_no_117-26.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_no_118-26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_no_119-26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_no_120-26.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_no_121-26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_no_122-26.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_no_124-26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_no_125-26.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_no_126-26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao__no_127-260001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_no_128-260001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_no_129-260001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao__no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_no_132-260001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_no_134-260001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao__no_135-260001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_136-26.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2310/inicacao_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2315/inicacao_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2322/inicacao_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2323/inicacao_no_145-26.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2324/inicacao_no_146-26.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2325/inicacao_no_147-26.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2326/inicacao_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_no_151-260001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2337/indicacao_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacao_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2353/inicacao_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2354/inicacao_no_157-26.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacao_no_158-260001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacao_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacao_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacao_no_161-260001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_162-26.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_163-260001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacao_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacao_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacao_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacao_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacao_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_169-26.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2391/indicacao_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2392/indicacao_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2393/indicacao_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2395/indicacao_no_175-26.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_176-26.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_no_178-26.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_179-26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_180-26.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_no_181-26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_no_182-26.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_no_183-26.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_184-26.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_185-26.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_no_187-26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_188-26.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_190-26.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_191-26.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2100/oficio_no_024-26-se.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2102/oficio_no_025-26-se.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/requerimento_de_pesar_no_001-26.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/requerimento_de_pesar_no_002-26.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/requerimento_de_pesar_no_003-26.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/requerimento_de_pesar_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/requerimento_de_pesar_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/requerimento_de_pesar_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_de_pesar_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/requerimento_de_pesar_no_008-26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_de_pesar_no_009-26.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_de_pesar_no_010-26.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/requerimento_de_pesar_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/requerimento_de_pesar_no_012-26.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/requerimento_de_pesar_no_013-26.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/requerimento_de_pesar_no_014-26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/requerimento_de_pesar_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/requerimento_de_pesar_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/requerimento_de_pesar_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/requerimento_de_pesar_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/requerimento_de_pesar_no_019-26.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/requerimento_de_pesar_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/requerimento_de_pesar_no_021-26.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/requerimento_de_pesar_no_022-26.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/requerimento_de_pesar_no_023-26.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2039/requerimento_de_pesar_no_024-26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/requerimento_de_pesar_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/requerimento_de_pesar_no_026-26.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/requerimento_de_pesar_no_027-26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/requerimento_de_pesar_no_028-26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/requerimento_de_pesar_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/requerimento_de_pesar_no_030-26.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/req._pesar_no_031-260001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2073/req._pesar_no_032-260001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2074/requerimento_pesar_no_033-26.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2078/requerimento_pesar_no_034-26.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2082/requerimento_pesar_no_035-26.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2083/requerimento_pesar_no_036-26.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2084/requerimento_pesar_no_037-26.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2090/requerimento_de_pesar_no_038-26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2093/requerimento_pesar_no_039-26.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2098/requerimento_pesar_no_040-26.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2099/requerimento_pesar_no_041-26.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2106/requerimento_de_pesar_no_042-26.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2108/requerimento_de_pesar_no_043-260001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2109/requerimento_de_pesar_no_044-26.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2110/requerimento_de_pesar_no_045-260001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2111/requerimento_de_pesar_no_046-260001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2112/requerimento_de_pesar_no_047-260001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2113/requerimento_de_pesar_no_048-260001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2114/requerimento_de_pesar_no_049-260001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2119/requerimento_de_pesar_no_050-26.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2120/requerimento_de_pesar_no_051-26.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2122/requerimento_de_pesar_no_053-26.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2123/requerimento_de_pesar_no_054-26.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2124/requerimento_de_pesar_no_055-26.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2125/requerimento_de_pesar_no_056-260001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2126/requerimento_de_pesar_no_057-260001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2127/requerimento_de_pesar_no_058-260001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2128/requerimento_de_pesar_no_059-260001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2136/requerimento_de_pesar_no_061-26.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/requerimento_de_pesar_no_063-260001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/requerimento_de_pesar_no_064-20260001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/requerimento_de_pesar_no_065-20260001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/requerimento_de_pesar_no_066-20260001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/requerimento_de_pesar_no_067-20260001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/requerimento_de_pesar_no_071-260001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/requerimento_de_pesar_no_072-260001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_de_pesar_no_073-260001.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_de_pesar_no_074-20260001.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_de_pesar_no_075-20260001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_de_pesar_no_076-20260001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_de_pesar_no_077-20260001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_de_pesar_no_081-20260001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_de_pesar_no_083-260001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_de_pesar_no_084-260001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_de_pesar_no_085-20260001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/requerimento_de_pesar_no_088-20260001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/requerimento_de_pesar_no_089-260001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/requerimento_de_pesar_no_091-20260001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/requerimento_de_pesar_no_092-26.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/requerimento_de_pesar_no_093-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/requerimento_de_pesar_no_094-26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/requerimento_de_pesar_no_095-26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_de__pesar_no_096-26.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_de_pesar_no_097-26.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_de_pesar_no_098-26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_de_pesar_no_099-26.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_de_pesar_no_100-26.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2230/requerimento_de_pesar_no_101-26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/requerimento_de_pesar_no_102-26.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/requerimento_de_pesar_no_103-26.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/requerimento_de_pesar_no_104-26.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_pesar_no_105-26.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/requerimento_de_pesar_no_106-26.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/requerimento_de_pesar_no_107-26.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_de_pesar_no_108-26.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/requerimento_de_pesar_no_109-26.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/requerimento_de_pesar__no_110-260001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/requerimento_de_pesar_no_111-260001.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/requerimento_de_pesar_no_112-260001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/requerimento_de_pesar__no_113-260001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/requerimento_de_pesar_no_114-260001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2276/requerimento_de_pesar_no_116-260001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2283/requerimento_de_pesar_no_117-260001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2287/requerimento_de_pesar__no_118-260001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2288/requerimento_de_pesar__no_119-260001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2289/requerimento_de_pesar__no_120-260001.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2290/requerimento_de_pesar__no_121-260001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2291/requerimento_de_pesar_no_122-260001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2292/requerimento_de_pesar_no_123-260001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2293/requerimento_de_pesar_no_124-260001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2297/requerimento_de_pesar_no_125-260001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2298/requerimento_de_pesar_no_126-260001.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2302/requerimento_de_pesar_no_127-26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2303/requerimento_de_pesar_no_128-26.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2304/requerimento_de_pesar_no_129-26.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2305/requerimento_de_pesar_no_130-26.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2307/requerimento_de_pesar_no_131-260001.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2308/requrimento_de_pesar_no_132-26.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2309/requerimento_de_pesar_no_133-260001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2317/requerimento_de_pesar_no_135-26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_de_pesar_no_137-26.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2328/requeriemento_de_pesar_no_138-26.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2329/requeriemento_de_pesar_no_139-26.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2333/requeriemento_de_pesar_no_140-26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2334/requeriemento_de_pesar_no_141-26.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2335/requerimento_de_pesar_no_142-26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2336/requerimento_de_pesar_no_143-26.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2342/requerimento_de_pesar_no_144-26.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2344/requerimento_de_pesar_no_146-260001.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_de_pesar_no_147-260001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2346/requrimento_de_pesar_no_148-26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2347/requrimento_de_pesar_no_149-26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2348/requrimento_de_pesar_no_150-26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2349/requrimento_de_pesar_no_151-26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2350/requrimento_de_pesar_no_152-26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2359/requrimento_de_pesar_no_153-26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2360/requrimento_de_pesar_no_154-26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2364/requrimento_de_pesar_no_155-26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2366/requerimento_de_pesar_no_156-26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2367/requerimento_de_pesar_no_157-260001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2369/requerimento_de_pesar_no_158-26.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2370/requerimento_de_pesar_no_159-260001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2372/requerimento_de_pesar_no_160-260001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2374/requerimento_de_pesar_no_161-26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2375/requerimento_de_pesar_no_162-260001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_de_pesar_no_163-26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2403/requerimento_de_pesar_no_164-26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2404/requerimento_de_pesar_no_165-26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2405/requerimento_de_pesar_no_166-26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2406/requerimento_de_pesar_no_167-26.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2407/requerimento_de_pesar_no_168-26.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2413/requerimento_de_pesar_no_170-26.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2425/requerimento_de_pesar_no_171-26.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_de_pesar_no_172-26.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2433/requerimento_de_pesar_no_173-26.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2434/requerimento_de_pesar_no_174-26.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_de_discussao_001-26.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_de_discussao_002-26.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/requerimento_de_discussao_003-26.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/requerimento_discussao_no_004-26.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/requerimento_discussao_no_005-26.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/requerimento_discussao_no_006-26.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2087/requerimento_discussao_no_007-26.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2105/requerimento_discussao_no_008-260001.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/requerimento_discussao_no_009-260001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/requerimento_discussao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/requerimento_discussao_no_011-26.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_discussao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/requerimento_discussao_no_015-26.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/requerimento_discussao_no_016-26.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/requerimento_discussao_no_017-26.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2300/requerimento_discussao_no_018-26.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2394/requerimento_discussao_no_020-26.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2427/requerimento_discussao_no_025-26.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/2435/requerimento_discussao_no_029-26.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/oficio_no_001-26-gab.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H483"/>
+  <dimension ref="A1:H489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -11160,6341 +11199,6497 @@
       </c>
       <c r="G238" s="1" t="s">
         <v>908</v>
       </c>
       <c r="H238" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>910</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>10</v>
       </c>
       <c r="D239" t="s">
         <v>911</v>
       </c>
       <c r="E239" t="s">
         <v>912</v>
       </c>
       <c r="F239" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H239" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>914</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>17</v>
       </c>
       <c r="D240" t="s">
         <v>911</v>
       </c>
       <c r="E240" t="s">
         <v>912</v>
       </c>
       <c r="F240" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H240" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>916</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>10</v>
       </c>
       <c r="D241" t="s">
         <v>917</v>
       </c>
       <c r="E241" t="s">
         <v>918</v>
       </c>
+      <c r="F241" t="s">
+        <v>55</v>
+      </c>
       <c r="G241" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H241" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>920</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>17</v>
       </c>
       <c r="D242" t="s">
         <v>917</v>
       </c>
       <c r="E242" t="s">
         <v>918</v>
       </c>
+      <c r="F242" t="s">
+        <v>55</v>
+      </c>
       <c r="G242" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H242" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>922</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D243" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E243" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H243" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>926</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" t="s">
+        <v>923</v>
+      </c>
+      <c r="E244" t="s">
         <v>924</v>
-      </c>
-[...10 lines deleted...]
-        <v>918</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H244" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D245" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E245" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H245" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D246" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E246" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H246" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D247" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E247" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H247" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D248" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E248" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H248" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D249" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E249" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H249" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D250" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E250" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H250" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D251" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="E251" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>924</v>
       </c>
       <c r="G251" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H251" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>942</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>75</v>
+      </c>
+      <c r="D252" t="s">
+        <v>923</v>
+      </c>
+      <c r="E252" t="s">
+        <v>924</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H252" t="s">
         <v>943</v>
-      </c>
-[...19 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>944</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253" t="s">
+        <v>945</v>
+      </c>
+      <c r="E253" t="s">
         <v>946</v>
-      </c>
-[...10 lines deleted...]
-        <v>940</v>
       </c>
       <c r="F253" t="s">
         <v>55</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>29</v>
+        <v>947</v>
       </c>
       <c r="H253" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D254" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="E254" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="F254" t="s">
         <v>55</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>29</v>
+        <v>950</v>
       </c>
       <c r="H254" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D255" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="E255" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="F255" t="s">
         <v>55</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H255" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D256" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="E256" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="F256" t="s">
         <v>55</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H256" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D257" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="E257" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="F257" t="s">
         <v>55</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H257" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D258" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="E258" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="F258" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="G258" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H258" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>960</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>40</v>
+      </c>
+      <c r="D259" t="s">
+        <v>945</v>
+      </c>
+      <c r="E259" t="s">
+        <v>946</v>
+      </c>
+      <c r="F259" t="s">
+        <v>55</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H259" t="s">
         <v>961</v>
-      </c>
-[...19 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D260" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E260" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F260" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>965</v>
       </c>
       <c r="H260" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>967</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D261" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E261" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F261" t="s">
         <v>131</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>968</v>
       </c>
       <c r="H261" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>970</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D262" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E262" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F262" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>971</v>
       </c>
       <c r="H262" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>973</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D263" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E263" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F263" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>974</v>
       </c>
       <c r="H263" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>976</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D264" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E264" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F264" t="s">
-        <v>265</v>
+        <v>51</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>977</v>
       </c>
       <c r="H264" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>979</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D265" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E265" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F265" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>980</v>
       </c>
       <c r="H265" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>982</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D266" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E266" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F266" t="s">
-        <v>147</v>
+        <v>265</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>983</v>
       </c>
       <c r="H266" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>985</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D267" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E267" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F267" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>986</v>
       </c>
       <c r="H267" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>988</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D268" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E268" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F268" t="s">
-        <v>265</v>
+        <v>147</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>989</v>
       </c>
       <c r="H268" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>991</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="D269" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E269" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F269" t="s">
-        <v>265</v>
+        <v>51</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>992</v>
       </c>
       <c r="H269" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>994</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="D270" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E270" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F270" t="s">
         <v>265</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>995</v>
       </c>
       <c r="H270" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>997</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D271" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E271" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F271" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>998</v>
       </c>
       <c r="H271" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D272" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E272" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F272" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H272" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D273" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E273" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F273" t="s">
         <v>216</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="H273" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D274" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E274" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F274" t="s">
         <v>216</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H274" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1007</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D275" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E275" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F275" t="s">
         <v>216</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="H275" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1010</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D276" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E276" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F276" t="s">
-        <v>285</v>
+        <v>216</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="H276" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1013</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D277" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E277" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F277" t="s">
-        <v>285</v>
+        <v>216</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="H277" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1016</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D278" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E278" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F278" t="s">
         <v>285</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="H278" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1019</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>244</v>
+        <v>110</v>
       </c>
       <c r="D279" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E279" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F279" t="s">
         <v>285</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="H279" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1022</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>248</v>
+        <v>114</v>
       </c>
       <c r="D280" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E280" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F280" t="s">
         <v>285</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="H280" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1025</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D281" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E281" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F281" t="s">
         <v>285</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H281" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1028</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D282" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E282" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F282" t="s">
         <v>285</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H282" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1031</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="D283" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E283" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F283" t="s">
         <v>285</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="H283" t="s">
-        <v>1006</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D284" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E284" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F284" t="s">
         <v>285</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H284" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D285" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E285" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H285" t="s">
-        <v>1035</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D286" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E286" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F286" t="s">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H286" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D287" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E287" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F287" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H287" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D288" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E288" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F288" t="s">
         <v>33</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H288" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1046</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="D289" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E289" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F289" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="H289" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D290" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E290" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F290" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H290" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="D291" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E291" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F291" t="s">
-        <v>147</v>
+        <v>18</v>
       </c>
       <c r="G291" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H291" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="D292" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E292" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F292" t="s">
         <v>18</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H292" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1056</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D293" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E293" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F293" t="s">
-        <v>216</v>
+        <v>147</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="H293" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D294" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E294" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F294" t="s">
         <v>18</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H294" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>301</v>
+      </c>
+      <c r="D295" t="s">
+        <v>963</v>
+      </c>
+      <c r="E295" t="s">
+        <v>964</v>
+      </c>
+      <c r="F295" t="s">
+        <v>216</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H295" t="s">
         <v>1061</v>
-      </c>
-[...19 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1064</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="D296" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E296" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="H296" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1067</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="D297" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E297" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F297" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="H297" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1070</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="D298" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E298" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F298" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="H298" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1073</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D299" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E299" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F299" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="H299" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1076</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="D300" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E300" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F300" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="H300" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1079</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="D301" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E301" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F301" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="H301" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D302" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E302" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F302" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="H302" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D303" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E303" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F303" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G303" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H303" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="D304" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E304" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F304" t="s">
         <v>18</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H304" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="D305" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E305" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F305" t="s">
         <v>18</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H305" t="s">
-        <v>1069</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="D306" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E306" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F306" t="s">
         <v>18</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="H306" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="D307" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E307" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F307" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="H307" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D308" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E308" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F308" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="H308" t="s">
-        <v>1096</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="D309" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E309" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F309" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>29</v>
+        <v>1099</v>
       </c>
       <c r="H309" t="s">
-        <v>1098</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D310" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E310" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F310" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H310" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D311" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E311" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F311" t="s">
-        <v>41</v>
+        <v>265</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1103</v>
+        <v>29</v>
       </c>
       <c r="H311" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1105</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="D312" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E312" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F312" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H312" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1108</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="D313" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E313" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F313" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H313" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1111</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D314" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E314" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F314" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="H314" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D315" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E315" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F315" t="s">
         <v>18</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H315" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D316" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E316" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F316" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="H316" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D317" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E317" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F317" t="s">
-        <v>265</v>
+        <v>18</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>29</v>
+        <v>1120</v>
       </c>
       <c r="H317" t="s">
-        <v>1085</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D318" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E318" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F318" t="s">
-        <v>131</v>
+        <v>23</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="H318" t="s">
-        <v>1120</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D319" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E319" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F319" t="s">
-        <v>33</v>
+        <v>265</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H319" t="s">
-        <v>1122</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D320" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E320" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F320" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H320" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="D321" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E321" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F321" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1126</v>
+        <v>29</v>
       </c>
       <c r="H321" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>408</v>
+      </c>
+      <c r="D322" t="s">
+        <v>963</v>
+      </c>
+      <c r="E322" t="s">
+        <v>964</v>
+      </c>
+      <c r="F322" t="s">
+        <v>18</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H322" t="s">
         <v>1128</v>
-      </c>
-[...19 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1131</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="D323" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E323" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F323" t="s">
         <v>41</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="H323" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1134</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D324" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E324" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F324" t="s">
-        <v>285</v>
+        <v>41</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="H324" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D325" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E325" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F325" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>29</v>
+        <v>1138</v>
       </c>
       <c r="H325" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D326" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E326" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F326" t="s">
-        <v>18</v>
+        <v>285</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>29</v>
+        <v>1141</v>
       </c>
       <c r="H326" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D327" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E327" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F327" t="s">
         <v>18</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H327" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="D328" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E328" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F328" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1142</v>
+        <v>29</v>
       </c>
       <c r="H328" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="D329" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E329" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F329" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1144</v>
+        <v>29</v>
       </c>
       <c r="H329" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="D330" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E330" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F330" t="s">
         <v>216</v>
       </c>
       <c r="G330" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H330" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="D331" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E331" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="H331" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="D332" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E332" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F332" t="s">
-        <v>23</v>
+        <v>216</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H332" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="D333" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E333" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F333" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H333" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="D334" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E334" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F334" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H334" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D335" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E335" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F335" t="s">
-        <v>131</v>
+        <v>23</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>29</v>
+        <v>1159</v>
       </c>
       <c r="H335" t="s">
-        <v>1156</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="D336" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E336" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F336" t="s">
-        <v>216</v>
+        <v>33</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>29</v>
+        <v>1161</v>
       </c>
       <c r="H336" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="D337" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E337" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F337" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H337" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="D338" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E338" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F338" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1161</v>
+        <v>29</v>
       </c>
       <c r="H338" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="D339" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E339" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F339" t="s">
         <v>18</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H339" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="D340" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E340" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F340" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="H340" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="D341" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E341" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F341" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1167</v>
+        <v>29</v>
       </c>
       <c r="H341" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="D342" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E342" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F342" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H342" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="D343" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E343" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F343" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>29</v>
+        <v>1173</v>
       </c>
       <c r="H343" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="D344" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E344" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F344" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>29</v>
+        <v>1176</v>
       </c>
       <c r="H344" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="D345" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E345" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F345" t="s">
-        <v>285</v>
+        <v>18</v>
       </c>
       <c r="G345" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H345" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="D346" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E346" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F346" t="s">
         <v>216</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1177</v>
+        <v>29</v>
       </c>
       <c r="H346" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="D347" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E347" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F347" t="s">
-        <v>18</v>
+        <v>285</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>29</v>
+        <v>1180</v>
       </c>
       <c r="H347" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="D348" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E348" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F348" t="s">
-        <v>23</v>
+        <v>216</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="H348" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>510</v>
+      </c>
+      <c r="D349" t="s">
+        <v>963</v>
+      </c>
+      <c r="E349" t="s">
+        <v>964</v>
+      </c>
+      <c r="F349" t="s">
+        <v>18</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H349" t="s">
         <v>1181</v>
-      </c>
-[...19 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="D350" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E350" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F350" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="H350" t="s">
-        <v>1186</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1187</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="D351" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E351" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F351" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="H351" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1190</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="D352" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E352" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F352" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="H352" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1193</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="D353" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E353" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F353" t="s">
         <v>41</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="H353" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1196</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="D354" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E354" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F354" t="s">
         <v>41</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="H354" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1199</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D355" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E355" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F355" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="H355" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1202</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="D356" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E356" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F356" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="H356" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="D357" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E357" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F357" t="s">
         <v>216</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H357" t="s">
-        <v>1195</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="D358" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E358" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F358" t="s">
         <v>216</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H358" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="D359" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E359" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F359" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="H359" t="s">
-        <v>1210</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="D360" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E360" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F360" t="s">
-        <v>18</v>
+        <v>216</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="H360" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="D361" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E361" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F361" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H361" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="D362" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E362" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F362" t="s">
         <v>18</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="H362" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="D363" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E363" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F363" t="s">
         <v>18</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="H363" t="s">
-        <v>1195</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="D364" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E364" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F364" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="H364" t="s">
-        <v>1221</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="D365" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E365" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F365" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="H365" t="s">
-        <v>1224</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1225</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="D366" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E366" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F366" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="H366" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1228</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="D367" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E367" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F367" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="H367" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="D368" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E368" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F368" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="H368" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D369" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E369" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F369" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="G369" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H369" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="D370" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E370" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F370" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H370" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1238</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D371" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E371" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F371" t="s">
-        <v>28</v>
+        <v>265</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="H371" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D372" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E372" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F372" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>29</v>
+        <v>1242</v>
       </c>
       <c r="H372" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="D373" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E373" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F373" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="H373" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>610</v>
+      </c>
+      <c r="D374" t="s">
+        <v>963</v>
+      </c>
+      <c r="E374" t="s">
+        <v>964</v>
+      </c>
+      <c r="F374" t="s">
+        <v>265</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H374" t="s">
         <v>1243</v>
-      </c>
-[...19 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="D375" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E375" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F375" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="H375" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="D376" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E376" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F376" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="H376" t="s">
-        <v>1250</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1251</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="D377" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E377" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F377" t="s">
         <v>41</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="H377" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1254</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="D378" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E378" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F378" t="s">
         <v>41</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="H378" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1257</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="D379" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E379" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F379" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="H379" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1260</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="D380" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E380" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F380" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="H380" t="s">
-        <v>1237</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="D381" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E381" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F381" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="H381" t="s">
-        <v>1227</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="D382" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E382" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F382" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="H382" t="s">
-        <v>1266</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="D383" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E383" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F383" t="s">
         <v>147</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="H383" t="s">
-        <v>1269</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1270</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="D384" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E384" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F384" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="H384" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1273</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="D385" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E385" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F385" t="s">
-        <v>51</v>
+        <v>147</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="H385" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1276</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="D386" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E386" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F386" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="H386" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="D387" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E387" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F387" t="s">
-        <v>144</v>
+        <v>51</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="H387" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="D388" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E388" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F388" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G388" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H388" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="D389" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E389" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F389" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="H389" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="D390" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E390" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F390" t="s">
         <v>33</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H390" t="s">
-        <v>1272</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="D391" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E391" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F391" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>29</v>
+        <v>1290</v>
       </c>
       <c r="H391" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="D392" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E392" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F392" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="H392" t="s">
-        <v>1291</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="D393" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E393" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F393" t="s">
         <v>131</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H393" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="D394" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E394" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F394" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="H394" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="D395" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E395" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F395" t="s">
-        <v>216</v>
+        <v>131</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1297</v>
+        <v>29</v>
       </c>
       <c r="H395" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="D396" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E396" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F396" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G396" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H396" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="D397" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E397" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F397" t="s">
         <v>216</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="H397" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="D398" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E398" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F398" t="s">
         <v>216</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="H398" t="s">
-        <v>1305</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1306</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="D399" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E399" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F399" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="H399" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1309</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D400" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E400" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F400" t="s">
-        <v>41</v>
+        <v>216</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="H400" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1312</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="D401" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E401" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="H401" t="s">
-        <v>1293</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="D402" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E402" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F402" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>29</v>
+        <v>1316</v>
       </c>
       <c r="H402" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="D403" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E403" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F403" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="H403" t="s">
-        <v>1318</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="D404" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E404" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F404" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1320</v>
+        <v>29</v>
       </c>
       <c r="H404" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1322</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="D405" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E405" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F405" t="s">
-        <v>265</v>
+        <v>18</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="H405" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1325</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="D406" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E406" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F406" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="H406" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>1328</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="D407" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E407" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F407" t="s">
         <v>265</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H407" t="s">
-        <v>1237</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="D408" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E408" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F408" t="s">
         <v>265</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="H408" t="s">
-        <v>1293</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D409" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E409" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F409" t="s">
         <v>265</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="H409" t="s">
-        <v>1334</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="D410" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E410" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F410" t="s">
-        <v>33</v>
+        <v>265</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="H410" t="s">
-        <v>1237</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="D411" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E411" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F411" t="s">
-        <v>33</v>
+        <v>265</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H411" t="s">
-        <v>1293</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="D412" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E412" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F412" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="H412" t="s">
-        <v>1341</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="D413" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E413" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F413" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H413" t="s">
-        <v>1344</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
         <v>1345</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="D414" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E414" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F414" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="H414" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="D415" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E415" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F415" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="H415" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>777</v>
+      </c>
+      <c r="D416" t="s">
+        <v>963</v>
+      </c>
+      <c r="E416" t="s">
+        <v>964</v>
+      </c>
+      <c r="F416" t="s">
+        <v>41</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H416" t="s">
         <v>1350</v>
-      </c>
-[...19 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>1353</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D417" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E417" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F417" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="H417" t="s">
-        <v>1272</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="D418" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E418" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F418" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H418" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="D419" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E419" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F419" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="H419" t="s">
-        <v>1357</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="D420" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E420" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F420" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H420" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>797</v>
+      </c>
+      <c r="D421" t="s">
+        <v>963</v>
+      </c>
+      <c r="E421" t="s">
+        <v>964</v>
+      </c>
+      <c r="F421" t="s">
+        <v>41</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H421" t="s">
         <v>1363</v>
-      </c>
-[...19 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>1366</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="D422" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E422" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F422" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="H422" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>1369</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="D423" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E423" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F423" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="H423" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="D424" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E424" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F424" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="H424" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>813</v>
+      </c>
+      <c r="D425" t="s">
+        <v>963</v>
+      </c>
+      <c r="E425" t="s">
+        <v>964</v>
+      </c>
+      <c r="F425" t="s">
+        <v>41</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H425" t="s">
         <v>1374</v>
-      </c>
-[...19 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="D426" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E426" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F426" t="s">
-        <v>265</v>
+        <v>51</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>29</v>
+        <v>1378</v>
       </c>
       <c r="H426" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="D427" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E427" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F427" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="H427" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="D428" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E428" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F428" t="s">
-        <v>51</v>
+        <v>265</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1381</v>
+        <v>29</v>
       </c>
       <c r="H428" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="D429" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E429" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F429" t="s">
-        <v>41</v>
+        <v>265</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H429" t="s">
-        <v>1362</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="D430" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E430" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F430" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="G430" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H430" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="D431" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E431" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F431" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H431" t="s">
-        <v>1386</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="D432" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E432" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F432" t="s">
         <v>131</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>29</v>
+        <v>1391</v>
       </c>
       <c r="H432" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="D433" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E433" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F433" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>29</v>
+        <v>1394</v>
       </c>
       <c r="H433" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1393</v>
+        <v>849</v>
       </c>
       <c r="D434" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E434" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F434" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H434" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D435" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E435" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F435" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H435" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>861</v>
+        <v>1399</v>
       </c>
       <c r="D436" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E436" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F436" t="s">
-        <v>285</v>
+        <v>51</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H436" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="D437" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E437" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F437" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H437" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D438" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="E438" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="F438" t="s">
-        <v>41</v>
+        <v>285</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H438" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>10</v>
+        <v>865</v>
       </c>
       <c r="D439" t="s">
-        <v>1403</v>
+        <v>963</v>
       </c>
       <c r="E439" t="s">
+        <v>964</v>
+      </c>
+      <c r="F439" t="s">
+        <v>41</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H439" t="s">
         <v>1404</v>
-      </c>
-[...7 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>869</v>
+      </c>
+      <c r="D440" t="s">
+        <v>963</v>
+      </c>
+      <c r="E440" t="s">
+        <v>964</v>
+      </c>
+      <c r="F440" t="s">
+        <v>41</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H440" t="s">
         <v>1407</v>
-      </c>
-[...19 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>22</v>
+        <v>873</v>
       </c>
       <c r="D441" t="s">
-        <v>1403</v>
+        <v>963</v>
       </c>
       <c r="E441" t="s">
-        <v>1404</v>
+        <v>964</v>
       </c>
       <c r="F441" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1411</v>
+        <v>29</v>
       </c>
       <c r="H441" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>27</v>
+        <v>877</v>
       </c>
       <c r="D442" t="s">
-        <v>1403</v>
+        <v>963</v>
       </c>
       <c r="E442" t="s">
-        <v>1404</v>
+        <v>964</v>
       </c>
       <c r="F442" t="s">
-        <v>147</v>
+        <v>285</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1414</v>
+        <v>29</v>
       </c>
       <c r="H442" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>32</v>
+        <v>881</v>
       </c>
       <c r="D443" t="s">
-        <v>1403</v>
+        <v>963</v>
       </c>
       <c r="E443" t="s">
-        <v>1404</v>
+        <v>964</v>
       </c>
       <c r="F443" t="s">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1417</v>
+        <v>29</v>
       </c>
       <c r="H443" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>37</v>
+        <v>885</v>
       </c>
       <c r="D444" t="s">
-        <v>1403</v>
+        <v>963</v>
       </c>
       <c r="E444" t="s">
-        <v>1404</v>
+        <v>964</v>
       </c>
       <c r="F444" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1420</v>
+        <v>29</v>
       </c>
       <c r="H444" t="s">
-        <v>1421</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D445" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E445" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F445" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="H445" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D446" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E446" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F446" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="H446" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="D447" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E447" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F447" t="s">
-        <v>131</v>
+        <v>28</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1429</v>
+        <v>1424</v>
       </c>
       <c r="H447" t="s">
-        <v>1430</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="D448" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E448" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F448" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
       <c r="H448" t="s">
-        <v>1433</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="D449" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E449" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F449" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1435</v>
+        <v>1430</v>
       </c>
       <c r="H449" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1437</v>
+        <v>1432</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="D450" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E450" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F450" t="s">
         <v>28</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
       <c r="H450" t="s">
-        <v>1439</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="D451" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E451" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F451" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>29</v>
+        <v>1436</v>
       </c>
       <c r="H451" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="D452" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E452" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F452" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>29</v>
+        <v>1439</v>
       </c>
       <c r="H452" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="D453" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E453" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F453" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1445</v>
+        <v>1442</v>
       </c>
       <c r="H453" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="D454" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E454" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F454" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
       <c r="H454" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1450</v>
+        <v>1447</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="D455" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E455" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F455" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="H455" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1453</v>
+        <v>1450</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="D456" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E456" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F456" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
       <c r="H456" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1456</v>
+        <v>1453</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="D457" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E457" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F457" t="s">
-        <v>131</v>
+        <v>28</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H457" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1458</v>
+        <v>1455</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="D458" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E458" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F458" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1459</v>
+        <v>29</v>
       </c>
       <c r="H458" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="D459" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E459" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F459" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>29</v>
+        <v>1458</v>
       </c>
       <c r="H459" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>244</v>
+        <v>96</v>
       </c>
       <c r="D460" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E460" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F460" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>29</v>
+        <v>1461</v>
       </c>
       <c r="H460" t="s">
-        <v>1464</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>100</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F461" t="s">
+        <v>51</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H461" t="s">
         <v>1465</v>
-      </c>
-[...19 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>103</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F462" t="s">
+        <v>51</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1467</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H462" t="s">
         <v>1468</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
         <v>1469</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>256</v>
+        <v>107</v>
       </c>
       <c r="D463" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E463" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F463" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="G463" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H463" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>110</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F464" t="s">
+        <v>41</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1472</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H464" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1474</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>264</v>
+        <v>114</v>
       </c>
       <c r="D465" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E465" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F465" t="s">
         <v>216</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H465" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
         <v>1476</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
       <c r="D466" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E466" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F466" t="s">
         <v>216</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H466" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1478</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="D467" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E467" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F467" t="s">
-        <v>51</v>
+        <v>216</v>
       </c>
       <c r="G467" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H467" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="D468" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="E468" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="F468" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H468" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>256</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F469" t="s">
+        <v>147</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1483</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H469" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
         <v>1485</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>10</v>
+        <v>260</v>
       </c>
       <c r="D470" t="s">
-        <v>1486</v>
+        <v>1416</v>
       </c>
       <c r="E470" t="s">
-        <v>1487</v>
+        <v>1417</v>
       </c>
       <c r="F470" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H470" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>17</v>
+        <v>264</v>
       </c>
       <c r="D471" t="s">
-        <v>1486</v>
+        <v>1416</v>
       </c>
       <c r="E471" t="s">
-        <v>1487</v>
+        <v>1417</v>
       </c>
       <c r="F471" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H471" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D472" t="s">
-        <v>1492</v>
+        <v>1416</v>
       </c>
       <c r="E472" t="s">
-        <v>1493</v>
+        <v>1417</v>
+      </c>
+      <c r="F472" t="s">
+        <v>216</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H472" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1495</v>
+        <v>1491</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>17</v>
+        <v>272</v>
       </c>
       <c r="D473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F473" t="s">
+        <v>51</v>
+      </c>
+      <c r="G473" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="E473" t="s">
+      <c r="H473" t="s">
         <v>1493</v>
-      </c>
-[...4 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>22</v>
+        <v>276</v>
       </c>
       <c r="D474" t="s">
-        <v>1492</v>
+        <v>1416</v>
       </c>
       <c r="E474" t="s">
-        <v>1493</v>
+        <v>1417</v>
+      </c>
+      <c r="F474" t="s">
+        <v>13</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H474" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1499</v>
+        <v>1496</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>27</v>
+        <v>280</v>
       </c>
       <c r="D475" t="s">
-        <v>1492</v>
+        <v>1416</v>
       </c>
       <c r="E475" t="s">
-        <v>1493</v>
+        <v>1417</v>
+      </c>
+      <c r="F475" t="s">
+        <v>131</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H475" t="s">
-        <v>1500</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1501</v>
+        <v>1498</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D476" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="E476" t="s">
-        <v>1493</v>
+        <v>1500</v>
+      </c>
+      <c r="F476" t="s">
+        <v>33</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H476" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D477" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="E477" t="s">
-        <v>1493</v>
+        <v>1500</v>
+      </c>
+      <c r="F477" t="s">
+        <v>147</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H477" t="s">
-        <v>1504</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>10</v>
+      </c>
+      <c r="D478" t="s">
         <v>1505</v>
       </c>
-      <c r="B478" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E478" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H478" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D479" t="s">
-        <v>1508</v>
+        <v>1505</v>
       </c>
       <c r="E479" t="s">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H479" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D480" t="s">
-        <v>1508</v>
+        <v>1505</v>
       </c>
       <c r="E480" t="s">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H480" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D481" t="s">
-        <v>1514</v>
+        <v>1505</v>
       </c>
       <c r="E481" t="s">
-        <v>1515</v>
-[...2 lines deleted...]
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H481" t="s">
-        <v>1517</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1518</v>
+        <v>1514</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D482" t="s">
-        <v>1514</v>
+        <v>1505</v>
       </c>
       <c r="E482" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H482" t="s">
         <v>1515</v>
-      </c>
-[...7 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D483" t="s">
-        <v>1514</v>
+        <v>1505</v>
       </c>
       <c r="E483" t="s">
-        <v>1515</v>
+        <v>1506</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H483" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>40</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>10</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E485" t="s">
         <v>1522</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>17</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>10</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>17</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F488" t="s">
+        <v>55</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>22</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1535</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -17937,50 +18132,56 @@
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
     <hyperlink ref="G463" r:id="rId462"/>
     <hyperlink ref="G464" r:id="rId463"/>
     <hyperlink ref="G465" r:id="rId464"/>
     <hyperlink ref="G466" r:id="rId465"/>
     <hyperlink ref="G467" r:id="rId466"/>
     <hyperlink ref="G468" r:id="rId467"/>
     <hyperlink ref="G469" r:id="rId468"/>
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>