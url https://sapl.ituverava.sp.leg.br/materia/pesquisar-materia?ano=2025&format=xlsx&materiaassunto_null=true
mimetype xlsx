--- v1 (2026-02-06)
+++ v2 (2026-05-22)
@@ -54,6107 +54,6107 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANDRÉA FONSECA YAMADA SCOTTE</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "DR. AMÉRICO LOURES FILHO", o título de "Cidadão Ituveravense".</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MARCELO CELESTINO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_decreto_legislativo_no_002-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_decreto_legislativo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Sra. "Luiza Helena Ferreira", o título de "Cidadã Ituveravense" .</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_decreto_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_decreto_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>(Concede ao senhor "SÉRGIO RENATO MACEDO CHICOTE",  o título de "HONRA AO MÉRITO").</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTONIO CARLOS BARBOSA DA SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_decreto_legislativo_no_004-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_decreto_legislativo_no_004-25.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ ITUVERAVENSE À RAQUEL DE PAULA SOUZA REZENDE</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA CIRILO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_decreto_legislativo_no_005-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_decreto_legislativo_no_005-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "MANOEL SIMÃO MOREIRA", o título de "Honra ao Mérito").</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_decreto_legislativo_no_006-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_decreto_legislativo_no_006-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "MARCOS ANTÔNIO SAMPAIO", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_legislativo_no_007-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_legislativo_no_007-250001.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "JOSÉ EURÍPEDES NETO", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ROBERTA FORONI DE FREITAS JOAZEIRO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/projeto_de_decreto_legislativo_no_008-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/projeto_de_decreto_legislativo_no_008-25.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao senhor "FÁBIO PEREIRA DA SILVA", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_decreto_legislativo_no_009-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_decreto_legislativo_no_009-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Sr. "GUILHERME MURARO DERRITE", o título de "Cidadão Ituveravense"</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>FÁBIO FREITAS GIBAILE</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_decreto_legislativo_no_010-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_decreto_legislativo_no_010-25.pdf</t>
   </si>
   <si>
     <t>(Outorga título de Cidadão Ituveravense ao Sr. "TARCÍSIO GOMES DE FREITAS").</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>EUGÊNIO LUIZ DE PAULA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_legislativo_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_legislativo_no_011-25.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SR. JEAN CARLO FERREIRA DE MATOS</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CÁSSIO GONÇALVES TEIXEIRA DOMICIANO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/projeto_de_decreto_legislativo_no_012-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/projeto_de_decreto_legislativo_no_012-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "ADAUTO MOREIRA DA SILVA", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_decreto_legislativo_no_013-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_decreto_legislativo_no_013-25.pdf</t>
   </si>
   <si>
     <t>Concede o título de honra ao mérito ao Sr. Edson Ferreira da Silva</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_decreto_legislativo_no_14-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_decreto_legislativo_no_14-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "DR. DONIZETE GABRIEL DE SOUZA", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_decreto_legislativo_no_015-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_decreto_legislativo_no_015-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor “MARCOS ANTÔNIO PEREIRA”, o título de Cidadão Ituveravense.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_decreto_legisltativo_no_016-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_decreto_legisltativo_no_016-250001.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor “ANTÔNIO CARLOS PEREIRA DA ROCHA”, o título de Cidadão Ituveravense.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_de_decreto_legislativo_no_017-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_de_decreto_legislativo_no_017-25.pdf</t>
   </si>
   <si>
     <t>Concede ao senhor “MARCOS ANTÔNIO PEREIRA”, o título de “HONRA AO MÉRITO”</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_de_decreto_legislativo_no_018-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_de_decreto_legislativo_no_018-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "ANTÔNIO CARLOS PEREIRA DA ROCHA", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_decreto_legislativo_no_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_decreto_legislativo_no_019-25.pdf</t>
   </si>
   <si>
     <t>Concede ao Senhor "Cássio Cley Cristino de Oliveira", o título de "Cidadão Ituveravense".</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_decreto_legisltativo_no_020-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_decreto_legisltativo_no_020-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor Doutor "LUÍS GUSTAVO CAMPOS DA SILVA", o título de "Cidadão Ituveravense".</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SIDNEI BALDUÍNO DOS SANTOS SILVA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/projeto_decreto_legislativo_no_021-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/projeto_decreto_legislativo_no_021-25.pdf</t>
   </si>
   <si>
     <t>Concede ao senhor "FRANCISCO SÉRGIO RODRIGUES GRANERO”, o título de "Cidadão Ituveravense".</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_decreto_legislativo_no_022-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_decreto_legislativo_no_022-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "Francisco Sérgio Rodrigues Granero", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>FERNANDO MATOS ALVES JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_decreto_legislativo_no_023-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_decreto_legislativo_no_023-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "MARCO ANTÔNIO SCARASATI VINHOLI", o título de "Cidadão Ituveravense").</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_decreto_legislativo_no_024-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_decreto_legislativo_no_024-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "MARCO ANTÔNIO SCARASATI VINHOLI", o título de "Honra ao Mérito").</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_decreto_legislativo_no_025-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_decreto_legislativo_no_025-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Deputado Federal "PAULO PEREIRA DA SILVA", popular "PAULINHO DA FORÇA", o título de "Cidadão Ituveravense").</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>EVANDO APARECIDO TEIXEIRA DA MOTA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_decreto_legislativo_no_026-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_decreto_legislativo_no_026-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "LUIZ FELIPE BALEIA TENUTO ROSSI - BALEIA ROSSI", o título de "Honra ao Mérito").</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_decreto_legislativo_no_027-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_decreto_legislativo_no_027-25.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "OCIMAR DONIZETI LÉO OLIVEIRA - LÉO OLIVEIRA", o título de "Cidadão Ituveravense").</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_decreto_legislativo_no_028-251.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_decreto_legislativo_no_028-251.pdf</t>
   </si>
   <si>
     <t>Concede a Senhora "EDNA MARIA BARBOSA DE MATOS", o título de "Honra ao Mérito", ao Rotariano do ano de 2025.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DE ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Ofício nº 004/2025-SE, que encaminha Projeto de Lei que autoriza a doação de imóveis urbanos à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo -CDHU, da forma como estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_no_002-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_no_002-25.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 018/2025-SE_x000D_
 Dispõe sobre o reajuste dos vencimentos dos funcionários públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>(Institui o "Banco de Armações de Óculos" no município de Ituverava).</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_004-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_004-25.pdf</t>
   </si>
   <si>
     <t>(Que proíbe a circulação de motocicletas com o escapamento adulterado em desconformidade com a legislação de trânsito e normas ambientais).</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESDIR</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_007-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_007-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste das referências de vencimentos e salários dos servidores da Câmara Municipal de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Ofício nº 057/25-SE, que encaminha Projeto de Lei  que autoriza a abertura de crédito adicional suplementar no orçamento fiscal e da seguridade do exercício financeiro de 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>Ofício nº 083/25-SE, que encaminha projeto de Lei que dá nova redação ao artigo 1º da Lei 3.560/2004, que autoriza o Executivo a conceder "pró-labore" aos Policiais Civis e Militares fixando o valor em UFESP.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Ofício nº 084/25-SE, que encaminha Projeto de Lei  que cria a Gratificação de Atividade Delegada nos termos que especifica, a ser paga aos Militares do Estado que exercem atividade municipal delegada ao estado de São Paulo, por força de Convênio a ser celebrado com o Município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2.026 e dá outras providências".</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>Ofício nº 107/2025-SE_x000D_
 Dispõe sobre a criação de vagas dos cargos de provimento efetivo, no Quadro de Pessoal da Prefeitura Municipal de Ituverava, e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>GUILHERME MARIANO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_no_013-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_no_013-25.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a obrigatoriedade de empresas agroindustriais e transportadoras que utilizam estradas rurais do Município de Ituverava com veículos de carga pesada procederem à manutenção e conservação das referidas vias.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_no_014-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_no_014-25.pdf</t>
   </si>
   <si>
     <t>(Institui o "Banco de Armações e Óculos" no Município de Ituverava).</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Ofício nº 128/2025-SE, que encaminha Projeto de Lei que autoriza a abertura de crédito especial e credito adicional suplementar no orçamento fiscal e da seguridade do exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>(Institui o Programa Vacina na Escola para os alunos da Educação Infantil e do Ensino fundamental das escolas públicas e privadas do Município).</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_017-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_017-25.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 5º da Lei 4.710/2022, que institui o Regime de Plantão de Servidores Efetivos da Administração Pública Municipal, fixando o valor do Adicional Diário Plantão (ADP) em R$ 200,00 (duzentos reais).</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_018-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_018-25.pdf</t>
   </si>
   <si>
     <t>(Autoriza o Poder Executivo a celebrar convênio com o Governo do Estado de São Paulo, através da Superintendência da Polícia Técnica Científica, subordinada à Secretaria de Segurança Pública do Estado de São Paulo, visando a instalação do Instituto Médico Legal).</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_019-25.pdf</t>
   </si>
   <si>
     <t>Institui o uso do "Cordão de Girassol" como Instrumento facultativo auxiliar de orientação e identificação de pessoas com deficiência oculta, no Município de Ituverava-SP.. e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_no_020-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_no_020-25.pdf</t>
   </si>
   <si>
     <t>Modifica atribuições de cargos efetivos do Poder Legislativo do Município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/projeto_de_lei_no_021-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/projeto_de_lei_no_021-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas do cargo de provimento efetivo, no Quadro de Pessoal da Prefeitura Municipal de Ituverava, e dá outras providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_no_022-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_no_022-25.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento fiscal e da seguridade do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Ituverava, para o período de 2026 a 2029._x000D_
 .</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>Projeto de Lei , que dispõe sobre a desafetação de área urbana no município, conforme seguem em anexo.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_de_lei_no_025-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_de_lei_no_025-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso da focinheira e estabelece regras de segurança para a condução responsável de cães de médio e grande porte e/ou de raças consideradas perigosas.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/projeto_de_lei_no_026-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/projeto_de_lei_no_026-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação obrigatória, em transparência ativa e com destaque na página inicial do sítio oficial da Prefeitura de Ituverava, dos cardápios da alimentação escolar de todas as unidades da rede municipal de ensino e creche conveniadas, e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/projeto_de_lei_no_027-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/projeto_de_lei_no_027-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comprovação de regularidade trabalhista e previdenciária pelas empresas contratadas para prestação de serviços no âmbito do Município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>Ofício n.º 201/2025-SE_x000D_
 Encaminha o Projeto de Lei que estima a receita e fixa a despesa para o exercício financeiro de 2026, conforme documentação em anexo.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_no_029-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_no_029-25.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal "Mente Aberta" de Promoção da Saúde Mental e do Bem-Estar Emocional no Município de Ituverava/SP.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ofício nº 221/25-SE, que encaminha Projeto de Lei que "Cria o Programa Municipal de Incentivo ao Desenvolvimento Empresarial Aeronáutico, institui os requisitos para a outorga de permissões e concessões de uso de áreas localizadas no Aeroporto Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_lei_no_031-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_lei_no_031-25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que acrescenta o parágrafo único, no artigo 1º, da Lei nº 4.512/18.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_de_lei_no_032-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_de_lei_no_032-25.pdf</t>
   </si>
   <si>
     <t>("Declara de Utilidade Pública a ASSOCIAÇÃO DOS ENGENHEIROS, ARQUITETOS E AGRÔNOMOS DE ITUVERAVA - AEAAI").</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_lei_no_033-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_lei_no_033-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE TRANSPORTE ESCOLAR PRIVADO NO MUNICÍPIO DE ITUVERAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_no_034-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_no_034-25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_no_035-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_no_035-25.pdf</t>
   </si>
   <si>
     <t>Ofício nº 254/2025-SE, que encaminha Projeto de Lei que dispõe sobre o parcelamento/reparcelamento de débitos do Município de Ituverava/SP com seu Regime Próprio de Previdência Social-RPPS.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_de_lei_no_036-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_de_lei_no_036-25.pdf</t>
   </si>
   <si>
     <t>Ofício nº 253/25-SE, que encaminha Projeto de Lei que dispõe sobre a adequação de dispositivos da Lei Municipal 4.767/22 que estabelece a Politica Municipal de Atendimento dos Direitos da Criança e do Adolescente no município de Ituverava/SP.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_de_lei_no_037-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_de_lei_no_037-25.pdf</t>
   </si>
   <si>
     <t>Ofício nº 252/25, que encaminha Projeto de Lei que dispõe sobre o parcelamento e reparcelamento de débitos do município de Ituverava com seu Regime Próprio de Previdência Social-RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias-ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 09 de setembro de 2025.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ofício nº 251/2025-SE, que encaminha Projeto de Lei que altera dispositivos da Lei nº 4.087, de 03 de outubro de 2012, que dispõe sobre o Estatuto e Plano de Carreira e vencimentos para os integrantes do Quadro do Magistério Público do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ofício nº 047/25-SE, que encaminha Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal-REFIS-2025- no município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Ofício nº 048/25-SE, que encaminha Projeto de Lei Complementar que dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal-REFIS-2025- no Serviço Autônomo de Água e Esgoto do município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_complementar_no_003-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_complementar_no_003-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da redação do artigo 2º da Lei Complementar nº 32/2020.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_complementar_no_004-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_complementar_no_004-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3, de 7 de março de 2006, que institui o Código de Posturas do Município de Ituverava, para incluir disposições sobre a defesa dos direitos dos animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Modifica a redação do § 1º, do art. 177, do Regimento Interno da Câmara Muncipal de Ituverava.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_no_001-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_no_001-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Equipe da Defesa Civil e ao Corpo de Bombeiros pelos relevantes serviços prestados à população Ituveravense.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_no_002-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_no_002-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Louvores aos Policiais Militares.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/982/mocao_no_003-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/982/mocao_no_003-25.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao Moto Clube Abutres.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/987/mocao_no_004-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/987/mocao_no_004-250001.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Frei Gílson da Silva Pupo Azevedo.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_no_005-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_no_005-250001.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Deputado Federal Eduardo Bolsonaro.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/mocao_no_006-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/mocao_no_006-25.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Fim do Confisco de Aposentados e Pensionistas.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/mocao_no_007-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/mocao_no_007-25.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Presidente Fecomerciários, Deputado Federal Luiz Carlos Motta.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Insanos Moto Clube em reconhecimento aos trabalhos sociais realizados pelo moto clube na cidade.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_no_009-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_no_009-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Júverson Alves Terra Júnior, cirurgião-geral e especialista em aparelho digestivo  por utilizar laparoscopia com fluorescência, uma técnica de última geração com múltiplas aplicações na área médica.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_010-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_010-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Movimento Popular Dentistas do SUS, ao piso salarial dos médicos e cirurgiões-dentistas.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_no_011-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao prefeito Luiz Antônio de Araújo, que no dia 24 de abril, recebeu a placa de celebração ao título de Cidade Angels.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/mocao_no_012-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/mocao_no_012-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a 1ª edição São Jorge Run, em prol à saúde mental.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/mocao_no_013-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/mocao_no_013-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos pelo aniversário do Jornal O Progresso, que no dia 01 de maio de 2025, completou 42 anos de circulação semanal ininterruptos.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_no_014-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_no_014-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Ituverava Rodeo Music.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1337/mocao_no_015-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1337/mocao_no_015-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Rotary Club de Ituverava, pela doação à Santa Casa de um moderno equipamento.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_no_016-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_no_016-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS POLICIAIS MILITARES 2º Sgt PM Rogério Aparecido Souza Oliveira, 2º Sgt PM Danilo Bonini Alves, Cb PM Braulio Cesar da Matta Gonçalves, Cb PM Paulo Estevão Borges Soares, Cb PM Rodrigo Chimenes de Souza, Sd PM Diego Leite de Oliveira.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_no_017-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_no_017-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Policiais Militares: 1º Ten PM Rafael de Assis Silva, 2º Sgt PM Rogério Aparecido Souza Oliveira, 2º Sgt PM Danilo Bonini Alves, 2º Sgt PM Jaiter Tavares da Silva, Cb PM Edson Rodrigues da Cunha, Cb PM Ivan da Silva Fidélis, Cb PM Braulio Cesar da Matta Gonçalves, Cb PM Davy D´Epiro Fernandes, Cb PM Danilo Biziac Antonini, Sd PM Diego Leite de Oliveira, Sd PM Alexandre Ruytielly Branco Negrijo, 1º Sgt PM Renato Moreira da Silva, Cb PM Bruno Felipe Rosa, Cb PM Ronaldo Silva Ferreira.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1365/mocao_no_018-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1365/mocao_no_018-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Lions Club de Ituverava.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_019-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Unimed Norte Paulista.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_no_020-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_no_020-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sicredi Ituverava.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_no_021-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_no_021-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, ao Jornal Tribuna de Ituverava, que completou no dia 09 de julho, 76 anos de circulação ininterrupta.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/mocao_no_022-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/mocao_no_022-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos servidores da Saúde.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_no_023-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_no_023-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos Senhores Wellinson Soncini cordeiro, conhecido por muitos como Sensei Well, Douglas Garcia da Silva e Susan de Souza Campos Garcia.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/mocao_no_024-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/mocao_no_024-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a jovem Beatriz Neves Mariano, de apenas 16 anos, que conquistou o 3º lugar no campeonato regional de judô em sua categoria de peso, Douglas Garcia da Silva, 28 anos, Susan de Souza Campos Garcia, 25 anos e Luís Eduardo Pacanhela de 20 anos, por suas valorosas participações, mesmo não sendo medalhistas, bem representaram nossa cidade.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_025-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_025-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos alunos e ao Professor Renê Carvalho Rodrigues Berteli que foram Vice-Campeões da fase final estadual, que representaram o Município nos Jogos Escolares Estado de São Paulo (JEESP), na modalidade Futsal Infantil Masculino.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_no_026-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_no_026-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos que homenageia a Santa Casa de Misericórdia de Ituverava, que se prepara para tornar Hospital Escola, com a chegada da Residência Médica.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_no_027-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_no_027-25.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Time de Futebol "União Ituveravense", pela conquista do título de vice-campeão.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/mocao_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/mocao_no_028-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos membros da Feira Gira-Arte, que foi criada com o intuito de valorizar os artesãos Ituveravenses e promover o acesso da população ao trabalho realizado pelos artesãos, realizada desde 2022.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_no_29-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_no_29-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos soldados do Corpo de Bombeiro SG Petter, CB Assenção e SD de Souza, e os soldados da Polícia Militar CB Souza e CB D Oliveira.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Moção de Aplausos ao jovem atleta Ituveravense JOÃO VÍCTOR REZENDE PEREIRA, novamente convocado pela Confederação Brasileira de Desportos para Deficientes Intelectuais (CBDI), para integrar a Seleção Brasileira de Futsal Down.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/mocao_no_031-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/mocao_no_031-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor José Abdalla Silva, ao Confinamento Alvorada comandado por José Abdalla Silva Júnior e sua esposa Lorena Cristina Alberton Abdalla Silva.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_no_032-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_no_032-25.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Senhor Ministro Alexandre de Moraes, por sua conduta, em razão das sanções impostas e fundamentadas na Lei Magnitsky, uma das mais severas punições previstas pelo ordenamento jurídico norte-americano.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_no_033-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_no_033-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Cleverson Silva, músico, produtor e empresário.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_no_034-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_no_034-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a equipe do SAMU</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/mocao_no_035-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/mocao_no_035-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a APAE – Associação de Pais e Amigos dos Excepcionais de Ituverava.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/mocao_no_036-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/mocao_no_036-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos representantes da Polícia Ambiental, da Secretaria Municipal de Meio Ambiente, da ETEC “Professor José Ignácio Azevedo Filho”, da Defesa Civil, da APAE de Ituverava e da Sociedade Civil.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/mocao_no_037-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/mocao_no_037-25.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos em reconhecimento ao trabalho voluntário realizado junto à comunidade pelos senhores TIAGO ASSIS (TITI), ANDERSON CONEGUNDES (GANGUE), ANDERSON AUGUSTO (PELEZINHO) E VÍTOR ROSA (DALSINHO), idealizadores e organizadores do projeto "SAMBA DA COMUNIDADE", que também promoveu a distribuição de mais de 200 (duzentas) cestas básicas às famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/mocao_no_038-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/mocao_no_038-25.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Decreto Presidencial nº 12.686/2025, que institui a Política Nacional de Educação Especial Inclusiva.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/mocao_no_039-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/mocao_no_039-25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao grupo Insanos Moto Clube Regional Ituverava/SP, que promoveu no dia 18 de outubro um grande evento que uniu cultura, entretenimento e filantropia, reafirmando o compromisso do moto clubismo com as causas sociais e o fortalecimento dos laços comunitários.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao vereador barretense e ituveravense Antônio Marcos Rocha Mariano.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_no_041-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_no_041-250001.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações aos Policias Civis Delegado Dr. Jucélio de Paula Silva Rego; Ricardo Nakano Marques; José Augusto Calixto Neto e Ecyr Totoli de Paula e Policiais Militares 1º Sgt PM Julio Cesar Zuliani; Cb PM Alexandre Inácio da Silva; Cb PM Rodrigo Chimenes de Souza; Cb PM Danilo Biziac Antonini; Cb PM Carlos Cesar Alves Marcelino; Cb PM Paulo Estevão Borges Soares e Sd PM Michel Augusto Cantarino.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/mocao_no_042-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/mocao_no_042-250001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Policiais Militares: Cap PM Fábio Guidoni Junior; 2º sgt PM Rogério Morais Pimenta; 2º sgt PM Jaiter Tavares da Silva; Cb PM Daniel Rodrigues; Cb PM Ewerton Biziac Antonini; Cb PM Alexandre Inácio da Silva; Cb PM Rodrigo Chimenes de Souza; Cb PM William Antônio de Oliveira; Cb PM Danilo Biziac Antonini; Sd PM Rennam Ferreira de Moura; Sd PM Luciano Lopes França; Sd PM Lucas Donizete de Castro pelos relevantes serviços prestados na Segurança Pública em Ituverava.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/mocao_no_043-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/mocao_no_043-250001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao artista ituveravense Ulisses Rogério Lopes, conhecido carinhosamente como “Pai do Rock de Ituverava”, pelos relevantes serviços culturais prestados ao município e pela brilhante realização da 5ª edição do Vila Rock Music Festival.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/mocao_no_044-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/mocao_no_044-250001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES aos organizadores da 1ª Champions Kids realizada pelo Ituverava Tênis Clube.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/mocao_no_045-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/mocao_no_045-250001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a equipe de coaches do BoxCF Ituverava.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/mocao_no_046-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/mocao_no_046-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Equipe de Saúde Bucal do Município.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/mocao_no_047-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/mocao_no_047-25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À INDUSTRIA SANTA MARIA PELAS CAMPANHAS OUTUBRO ROSA E APOIO À DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_001-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_001-25.pdf</t>
   </si>
   <si>
     <t>Que proceda a troca das lâmpadas tradicionais por do tipo LED, no Terminal Rodoviário "Mauro Luiz Gonçalves da Silva".</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_002-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_002-25.pdf</t>
   </si>
   <si>
     <t>Restauração e reabertura do Museu Histórico "Capitão Joaquim Ribeiro da Rocha".</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_003-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_003-25.pdf</t>
   </si>
   <si>
     <t>Reforma e revitalização da Praça do Largo do Rosário.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_004-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_004-25.pdf</t>
   </si>
   <si>
     <t>Concessão de 10% (dez por cento) de reajuste salarial aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_005-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_005-25.pdf</t>
   </si>
   <si>
     <t>A realizar a limpeza, a poda e a manutenção da Creche Tereza Lopes, localizada no Bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_006-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_006-25.pdf</t>
   </si>
   <si>
     <t>A roçagem, limpeza do terreno a Rua Primo Miguel, próximo a rodoviária, bem como a notificação do proprietário.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_007-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_007-25.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria da Educação  celebre o protocolo de intenções com a Polícia Militar de Ituverava, para a reativação do PROERD.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_008-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_008-25.pdf</t>
   </si>
   <si>
     <t>Que seja implementado a construção de um Poço Artesiano para  atender os moradores  do bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_009-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_009-25.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública no início da Avenida Salvador Cordaro Cruz, no entroncamento com a Avenida Orestes Quércia  e a Rua Miguel Amêndola, próximo ao Supermercado do Turquinho.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_010-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_010-25.pdf</t>
   </si>
   <si>
     <t>a pavimentação da Rua em paralelepípedo, via de acesso à Santa Casa de Misericórdia de Ituverava entre as Ruas Dr. Ademar de Barros e a Rua Maria Liporaci.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_011-25.pdf</t>
   </si>
   <si>
     <t>Criação do PLANO MUNICIPAL DE SEGURANÇA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_012-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_012-25.pdf</t>
   </si>
   <si>
     <t>A execução dos serviços de recapeamento asfáltico da Rua Uatapi, no cruzamento com a Rua Payaguás e a Rua Timbués, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_013-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_013-25.pdf</t>
   </si>
   <si>
     <t>Construção de rotatória no cruzamento da Rua Abrão Diniz, esquina da EMEF "Humberto França", com acesso a Rua João Francisco Borges e Rua Uatapi, localizadas no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_014-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_014-25.pdf</t>
   </si>
   <si>
     <t>Para que tome providências quanto à limpeza dos terrenos (notifiquem os proprietários), localizados na Rua Antônio Pedro dos Santos, no bairro Jardim Salto Belo.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_015-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_015-25.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de sugerir, a adoção da seguinte medida, de interesse da comunidade, político administrativa: que realize uma força tarefa visando minimizar a deficiência no recolhimento da coleta de lixo, pois a empresa Seleta não está conseguindo realizar o serviço na sua totalidade. Que seja cobrado e revisto o contrato com essa empresa.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_016-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_016-25.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Delegado da Alfândega em Foz do Iguaçu - Estado do Paraná, solicitando a liberação de veículos e mercadorias apreendidas que serão utilizados de acordo com as necessidades do Município, conforme ofício em anexo.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_017-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_017-25.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de reajustar o salário do Programa emergencial de Auxílio Desemprego - Frente de Trabalho.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_018-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_018-25.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DA QUADRA DA ESCOLA TRAJANO NO DISTRITO DE SÃO BENEDITO DA CACHOEIRINHA</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_019-25.pdf</t>
   </si>
   <si>
     <t>Melhorias de sinalização de trânsito, bem como implantação de mão única e colocação de lombadas (redutores de velocidade), na Rua das Bandeiras, onde fica o Colégio Objetivo de Ituverava.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_020-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_020-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura das 4 (quatro) faixas de pedestres localizadas no entorno do Colégio Objetivo de Ituverava.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_021-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Que dê continuidade e intensifiquem as ações de abordagem aos moradores de rua.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_022-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação do pavimento da Rua João Francisco Borges, visando minimizar os riscos de novos acidentes.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_023-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_023-2025.pdf</t>
   </si>
   <si>
     <t>Que se iniciem um debate sobre a causa animal.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_024-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_024-25.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA NA CEMEI "LEONTINA MENEZES FELISBINO"</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_025-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_025-25.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE TAMPAS NOS BUEIROS/BOCAS DE LOBO EM ENDEREÇOS NO DISTRITO DE SÃO BENEDITO DA CACHOEIRINHA</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_026-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_026-25.pdf</t>
   </si>
   <si>
     <t>Promover a pavimentação asfálticas das Ruas: Sebastião Felisbino dando continuidade com a Rua Antônio Martorano, final da Rua Maria Ribeiro e final da Rua dMano0el Ferreira da Silva.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_027-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Que seja concedido um reajuste salarial, referente ao índice inflacionário de recomposição salarial no vencimento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_028-2025.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada concerto da calçada localizada na Rua Nestlé.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_029-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_029-25.pdf</t>
   </si>
   <si>
     <t>Que o Cemitério Municipal de Ituverava "Ariró Procópio dos Santos" é dotado de um necrotério, que era utilizado para atendimentos de determinações policiais, judiciais e realizações de autópsias.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_030-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_030-25.pdf</t>
   </si>
   <si>
     <t>A instalação de aparelho de ar condicionado no Berçário II da Creche Municipal "CEMEI LEDA DIAS CAMPOS", localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_031-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_031-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma e pintura da Creche Municipal "CEMEI LEDA DIAS CAMPOS", localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_032-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_032-25.pdf</t>
   </si>
   <si>
     <t>A complementação do número de cargos para Monitores de Educação Infantil para a Creche Municipal "CEMEI LEDA DIAS CAMPOS", localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_033-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_033-25.pdf</t>
   </si>
   <si>
     <t>A construção de ciclovias e pista de caminhada na Av. Dr. Paulo Borges de Oliveira. Essas melhorias vão trazer uma nova opção de lazer para os praticantes de ciclismo, corrida e caminhada.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_034-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_034-25.pdf</t>
   </si>
   <si>
     <t>A construção de redutor de velocidade ou faixa elevada para travessia de pedestres na Av. Orestes Quércia.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA CIRILO, RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_035-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_035-25.pdf</t>
   </si>
   <si>
     <t>Que envie equipe de operação tapa-buracos para realizar a manutenção com rápida urgência na Av. Marginal Salto Brilhante, 360 - Vila Industrial, onde se localiza o Grupo Vittia - Unidade 4, empresa de Insumos e Tecnologia para agricultura, enquanto aguarda a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_036-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_036-25.pdf</t>
   </si>
   <si>
     <t>Estudos e providências para instalação de uma lombada na Avenida Francisco de Paula, altura do nº 851.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_037-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_037-25.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção para fechamento da parte de cima do Terminal Rodoviário de Ituverava, em período noturno.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_038-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_038-25.pdf</t>
   </si>
   <si>
     <t>Reparo da sarjeta e do asfalto na Rua Júlio Cavalari, altura do nº973.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_039-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_039-25.pdf</t>
   </si>
   <si>
     <t>Estudos para recapeamento asfáltico e manutenção em caráter de urgência na Rua Sebastiana Monteiro Cassiano, localizada no bairro Alto da Etação.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_040-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_040-25.pdf</t>
   </si>
   <si>
     <t>Estudos e providências para instalação de lombada e recapeamento asfáltico na Rua José Carrer, altura do nº 561 - (Supermercado Yamada), localizada no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_041-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_041-25.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro ou tapa-buraco no cruzamento da Rua Primo Miguel com a Rua Domingos Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_042-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_042-25.pdf</t>
   </si>
   <si>
     <t>Que realize a iluminação na passarela e na ponte que vai para o bairro Jardim Salto Belo I e II.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_043-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_043-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento asfáltico da Rua José Carrer, altura do nº 225, localizada no Jardim Guanabara.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_044-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_044-25.pdf</t>
   </si>
   <si>
     <t>Para que reforme o coreto da Praça Manoel Lázaro.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_045-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_045-25.pdf</t>
   </si>
   <si>
     <t>A construção de guias e a pavimentação asfáltica na Rua João Ferreira Duarte, entre as Ruas Professor Antônio Roberto Ferreira e Cândida Garcia Prado Matos, localizada no Jardim Guanabara</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_046-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_046-25.pdf</t>
   </si>
   <si>
     <t>A retirada dos brinquedos quebrados na Praça do Guanabara IV e a poda das árvores ao redor da mesma.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_047-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_047-25.pdf</t>
   </si>
   <si>
     <t>Para que notifique a construtora ou o responsável pelo loteamento Paulo Lopes.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_048-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_048-25.pdf</t>
   </si>
   <si>
     <t>Que tomem as medidas cabíveis para a identificação sobre uma área de um terreno localizado na Rua João Ferreira Duarte.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_049-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_049-25.pdf</t>
   </si>
   <si>
     <t>Uma vistoria com urgência na caixa d'água da Praça X de Março.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_050-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_050-25.pdf</t>
   </si>
   <si>
     <t>Que tome as medidas cabíveis para a contratação de 3 (três) profissionais, que atuem no cargo de serviços gerais para atender as demandas do Ginásio de Esporte Municipal "Orlando Seixas Rego".</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_no_051-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_no_051-25.pdf</t>
   </si>
   <si>
     <t>Instalação de bancos, (cadeiras), no PSF "Alcides Mesquita Garcia Júnior", para acomodar os pacientes os quais ficam na fila de espera por horas para atendimento.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_052-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_052-25.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza e manutenção de bueiro localizado na Rua Augusto Barbosa Sandoval, defronte ao nº 382, no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_053-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_053-25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA INSTALAÇÃO DE POSTO DE ATENDIMENTO DA LANÇADORIA NO POUPATEMPO</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_054-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_054-25.pdf</t>
   </si>
   <si>
     <t>Indica pagamento de tributos por meios e formas de pagamento digital , tais como pix e transferência bancária, para quitação dos tributos municipais.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_055-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_055-25.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada no cruzamento da Rua Payaguás com a Rua Omaguás, altura do nº 266, localizado no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_056-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_056-25.pdf</t>
   </si>
   <si>
     <t>A possibilidade de criação de um Cento Municipal de Reabilitação Física.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_057-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_057-25.pdf</t>
   </si>
   <si>
     <t>Para execução da pavimentação asfáltica da Rua João Ferreira Duarte entre os nºs 607 a 760, sentido Carminha Sandoval.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_058-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_058-25.pdf</t>
   </si>
   <si>
     <t>Que proceda a limpeza e roçagem do mato em área pública, localizada na Rua João Ferreira Duarte, altura do nº654, no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_059-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_059-25.pdf</t>
   </si>
   <si>
     <t>Execução dos serviços de recuperação da Rua Nagib Abdalla, localizada no bairro Parque dos Esportes, por trás do Ginásio Municipal de Esportes "Orlando Seixas Rego".</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_060-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_060-25.pdf</t>
   </si>
   <si>
     <t>Instituir a obrigatoriedade de ser medida de acuidade visual no educando matriculado nas escolas da rede municipal de ensino e também criar o Programa Integrado de Saúde, que consiste na obrigatoriedade da realização de exames oftalmológicos.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_061-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_061-25.pdf</t>
   </si>
   <si>
     <t>Que visa instituir o Banco de Armação de Óculos para fornecimento gratuito e/ou convênio entre entidades públicas e privadas.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_062-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_062-25.pdf</t>
   </si>
   <si>
     <t>A realização de tapa-buracos nas Ruas Alfeu Sandoval Barbosa, Josefino Anselmo Alves, Marli Costa e Avenida José Belarmino, no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_063-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_063-25.pdf</t>
   </si>
   <si>
     <t>a necessidade de recolhimento de resíduos sólidos (lixos), da oficinas mecânicas que não estão sendo recolhidos.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_064-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_064-25.pdf</t>
   </si>
   <si>
     <t>Para implementação do projeto relacionado ao Termo de Adesão do Bolsa Estágio ensino Médio (BEEM) em nossa cidade.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Que estude a a possibilidade de limpeza e manutenção do barranco localizado na Avenida Francisco Basileu Barbosa com a Avenida Dr. Paulo Borges de Oliveira, onde está localizado o Conjunto habitacional José Alípio Furquim Fonseca.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_066-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_066-25.pdf</t>
   </si>
   <si>
     <t>Que realizem as podas das árvores do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_067-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_067-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de recapeamento asfáltico e/ou tapa-buracos nas Ruas Messias Alves de Oliveira, Emílio Galassi, Manoel Ferreira da Silva, Abrão Miguel Daur, Maria Conceição Lopes, Sebastião Alves Oliveira, Maria Ribeiro e João Rodrigues, localizadas no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_068-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_068-25.pdf</t>
   </si>
   <si>
     <t>Manutenção e Reforma do teto de forro de pvc do Recriança, localizado no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_069-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_069-25.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação com nome das ruas e placas de sinalização do trânsito no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_070-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_070-25.pdf</t>
   </si>
   <si>
     <t>Refazer o calçamento da Rua Nestlé, no trecho entre o portão do Ginásio de Esportes e a Praça ao lado do Posto de Saúde Yosio Yamada.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_071-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_071-25.pdf</t>
   </si>
   <si>
     <t>Conserto do alambrado e vestuário do campo de futebol do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_072-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_072-25.pdf</t>
   </si>
   <si>
     <t>A extensão de rede de energia elétrica e a instalação de um poste de iluminação na quadra de esportes do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_073-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_073-25.pdf</t>
   </si>
   <si>
     <t>Designar um vigia para a guarda e manutenção da quadra municipal de esportes do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_074-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_074-25.pdf</t>
   </si>
   <si>
     <t>Realização de operação tapa-buracos e/ou recapeamento asfáltico defronte a escola situada na Rua Maria Conceição Lopes, cruzamento com a Rua Manoel Justino e a Rua Sebastião Alves de Oliveira.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_075-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_075-25.pdf</t>
   </si>
   <si>
     <t>O reparo de valeta de escoamento de água e interditar o local devido a situação na Rua Arthur domingos de Paula com a Rua clemente Ferreira da Silva, no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_076-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_076-25.pdf</t>
   </si>
   <si>
     <t>A realização de uma reforma geral e instalação do Centro de Convivência da Terceira Idade e da Associação de Amigos de Bairro, no prédio municipal da Rua Maria Ribeiro, 258, no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_077-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_077-25.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada na Rua José Amâncio de Paula, altura do nº 470, localizada no bairro Jardim Guanabara</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_078-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_078-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de pintura e reforma do teto do PSF do distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_079-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_079-25.pdf</t>
   </si>
   <si>
     <t>Reformas das pontes: que liga Capivari da Mata a Fazenda Santa Maria; estrada rural que liga Ituverava a Ribeirão Corrente .</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_080-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_080-25.pdf</t>
   </si>
   <si>
     <t>Implementar o programa de férias sem fome, com o objetivo de fornecer alimentação aos alunos nos períodos de férias e recesso escolar nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_081-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_081-25.pdf</t>
   </si>
   <si>
     <t>Adesão ao Programa Contrata+Brasil.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_082-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_082-25.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade da construção de um Velório Municipal no Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_083-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_083-25.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade ou faixa elevada para travessia de pedestres.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_084-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_084-25.pdf</t>
   </si>
   <si>
     <t>Que estabeleça uma parceria com o Hospital de Amor em Barretos.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_085-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_085-25.pdf</t>
   </si>
   <si>
     <t>Que seja implantado transporte especializado para pacientes que precisam se deslocar para consultas e tratamentos em outras cidades. A medida seria estendida para pessoas em tratamento pelo SUS (Sistema Único de Saúde) e também pelos planos de saúde.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_086-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_086-25.pdf</t>
   </si>
   <si>
     <t>Que proceda um levantamento do número de equipamentos/maquinários para atender e incentivar os pequenos e médios agricultores.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_087-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_087-25.pdf</t>
   </si>
   <si>
     <t>Que proceda o reparo da calçada e a construção de rampas de acesso para pessoas com deficiência física e mobilidade reduzida na Praça "João Ataíde de Souza Neto".</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_088-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_088-25.pdf</t>
   </si>
   <si>
     <t>Que estude formas de tornar mais ágil o atendimento do SAMU (Serviço de Atendimento Móvel de Urgência).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_089-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_089-25.pdf</t>
   </si>
   <si>
     <t>Que realize estudo de viabilidade no sentido de que seja colocada um placa de sinalização de embarque e desembarque em frente à Creche "José Zeferino de Paula", localizada na Av. Antônio Rodrigues dos Santos, 366, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_090-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_090-25.pdf</t>
   </si>
   <si>
     <t>A viabilidade de limpeza e roçagem do mato nas laterais da Estrada Vicinal "Alfredo Cardoso Pimenta", que liga Ituverava a Capivari da Mata.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_091-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_091-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rua Major Domingos Ribeiro dos Santos, próximo ao nº 50.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_092-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_092-25.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar uma limpeza abrangente nos arredores da Cachoeira Salto Belo, removendo lixos, galhos, entulhos, o que afeta negativamente a sua beleza e o seu potencial turístico.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_093-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_093-25.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas melhorias na iluminação pública e a poda de árvores na Praça Ida Migliori Coimbra, próximo ao nº 60, localizada no bairro CECAP.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_094-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_094-25.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências urgentes em relação à segurança viária no cruzamento das Ruas Deosdete dos Santos com a  Romeu Costa, localizado no bairro Jardim Guanabara III.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_095-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_095-25.pdf</t>
   </si>
   <si>
     <t>A inclusão e um médico psiquiatra para atendimento nas unidades de Programa de Saúde da Família (PSF) do nosso município, com uma frequência mínima de uma vez ao mês ou quinzenalmente.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_096-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_096-25.pdf</t>
   </si>
   <si>
     <t>Pintura de todas as faixas de sinalização de solo e manutenção no acostamento da rodovia que liga Ituverava a Aparecida do Salto.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_097-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_097-25.pdf</t>
   </si>
   <si>
     <t>A possibilidade de doações pelas concessionárias entrevias de certas quantidades  de fresas de asfaltos, no sentido de que sejam utilizados e aproveitados para recuperações das Ruas: Antônio Martorano, Célio Eurípedes da Silveira e fina da Rua Manoel Ferreira da Silva.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_098-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_098-25.pdf</t>
   </si>
   <si>
     <t>Proceder a limpeza e manutenção dos bueiros localizados no distrito de São Benedito da Cachoeirinha, principalmente o da Rua Epaminondas Duarte, ao lado da escola.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_099-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_099-25.pdf</t>
   </si>
   <si>
     <t>Instalações de lombadas nas Ruas: José Jacovassi, ao lado do Ginásio Esportivo e na Rua Sebastião Alves de Oliveira, ao lado do Bar do Robertinho, localizadas no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_100-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_100-25.pdf</t>
   </si>
   <si>
     <t>A revitalização do Ginásio Esportivo do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_101-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_101-25.pdf</t>
   </si>
   <si>
     <t>A instalação de ar-condicionado na CEMEI Thereza Lopes (Creche Guanabara) e na CEMEI Maria Galindo José, para garantir que a comunidade escolar tenha toda a infraestrutura possível para desenvolver suas atividades educativas.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_102-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_102-25.pdf</t>
   </si>
   <si>
     <t>Realize a poda das árvores, localizadas ao redor estacionamento da parada de ônibus do Terminal Rodoviário de Ituverava.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_103-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_103-25.pdf</t>
   </si>
   <si>
     <t>Pedindo a instalação de totens de segurança integrados a câmeras de monitoramento e outras funcionalidades visando mais segurança em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_104-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_104-25.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada em frente à CEMEI Maria Galindo José.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_105-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_105-25.pdf</t>
   </si>
   <si>
     <t>Um estudo técnico para instalação de redutores de velocidade e/ou radares eletrônicos no trevo de acesso aos distritos de São Benedito da Cachoeirinha e Aparecida do Salto.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_106-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_106-25.pdf</t>
   </si>
   <si>
     <t>Manutenção na Unidade de Saúde do distrito de São Benedito da Cachoeirinha, pois a porta que dá acesso a parte interna caiu.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_107-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_107-25.pdf</t>
   </si>
   <si>
     <t>Que tome providências quanto a pintura, reforma e adequação das quadras poliesportivas da EMEF Humberto França.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_108-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_108-25.pdf</t>
   </si>
   <si>
     <t>Proceder a poda das árvores a roçagem e a limpeza do mato, assim como as devidas manutenções, no entorno da Rua André Gomes do Nascimento, próximo aos números 1.106, 1.126 e 1.136, localizada no bairro Parque dos Esportes, lateral do Ginásio de Esportes e PSF "Yosio Yamada".</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_109-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_109-25.pdf</t>
   </si>
   <si>
     <t>Disponibilização da nova ambulância de suporte básico ao SAMU (Serviço Atendimento Móvel de Urgência), possibilitará um melhor atendimento aos munícipes que dependem da rede pública de Saúde, que se encontra no pátio há mais de 30 dias.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_110-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_110-25.pdf</t>
   </si>
   <si>
     <t>Que tome providências com relação à sinalização de solo, bem como a pintura da faixa de pedestre na Rua Maria Liporaci, defronte ao nº333, próximo à esquina com a Rua Anhanguera.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_111-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_111-25.pdf</t>
   </si>
   <si>
     <t>Possibilidade da retirada das lombadas da Rodovia que liga Ituverava a Aparecida do Salto, instaladas em razão do pedágio.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_112-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_112-25.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa-buracos ou recapeamento asfáltico na Rua D. Pedro I, do nº 633 ao nº 645, localizada no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_113-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_113-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos em toda extensão da Rua Sebastiana Monteiro Cassiano, localizada no bairro Alto da Estação.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_114-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_114-25.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa buraco no cruzamento da Rua José Checchia com a Rua Miguel Jacob, localizado no bairro Estação.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_115-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_115-25.pdf</t>
   </si>
   <si>
     <t>Contratação de um funcionário, ajudante administrativo, para atuar no Cemitério Municipal de Ituverava.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_116-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_116-25.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Rua José Carrer, altura do nº 797, próximo a Igreja São Pedro e São Paulo, localizada no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_117-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_117-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos por toda extensão das Ruas do distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_118-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_118-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma e revitalização da Área de Esportes Jerônimo Gonçalves, no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_119-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_119-25.pdf</t>
   </si>
   <si>
     <t>Iniciar a cobrança do pedágio que está desativado ou providenciar a retirada das lombadas da rodovia que liga Ituverava a Aparecida do Salto, pois os motoristas de caminhões estão acabando com o asfalto e circulando dentro do distrito de Aparecida do Salto, ao desviarem da praça de pedágio Ituverava/Guará.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_120-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_120-25.pdf</t>
   </si>
   <si>
     <t>A construção de rampas de acessibilidade nas calçadas e nos canteiros  centrais onde existem as faixas de pedestres da Av. Dr. Soares de Oliveira.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_121-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_121-25.pdf</t>
   </si>
   <si>
     <t>A reforma geral e a revitalização da EMEF Prof.ª Maria Barbosa.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_122-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_122-25.pdf</t>
   </si>
   <si>
     <t>Que tome as medidas cabíveis para que melhore a qualidade do local de espera para os pacientes regionais que venham realizarem suas consultas e seus exames no AME.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_123-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_123-25.pdf</t>
   </si>
   <si>
     <t>Qual o motivo da não utilização da AMBULÂNCIA UTI MÓVEL, que foi comprada pelo município por quase R$ 600.000,00 (seiscentos mil reais), e está sendo utilizada somente para serviços rotineiro da Saúde.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_124-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_124-25.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciadas as instalações dos ares condicionados e dos climatizadores que já foram comprados para a EMEF Antônio Josino de Andrade.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_125-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_125-25.pdf</t>
   </si>
   <si>
     <t>Reforma dos banheiros e uma cobertura  na área externa, onde as crianças brincam no período do intervalo na CEMEI Maria Galindo José, localizada na Rua Cel. Dionísio Barbosa Sandoval, 1189, bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_126-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_126-25.pdf</t>
   </si>
   <si>
     <t>Que o SAAE, tapa os buracos e as valetas que foram abertos para restaurarem os canos estragados em caráter de urgência no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_127-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_127-25.pdf</t>
   </si>
   <si>
     <t>Necessidade que se faça a pintura dos pisos e demarcação das linhas para a prática das diversas modalidades de esporte da Quadra Poliesportiva do Jardim Guanabara.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_128-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_128-25.pdf</t>
   </si>
   <si>
     <t>Que providenciem a instalação de bancos, (cadeiras), pra acomodar os pacientes do Posto de Saúde do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_129-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_129-25.pdf</t>
   </si>
   <si>
     <t>Revitalização do prédio, reestruturação e modernização da entrada, secretaria e da sala digital, instalações de ares condicionados, pintura, conserto dos bancos do refeitório, reforma da quadra e do playground, instalação caixa d'água.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_130-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_130-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza geral: poda corretiva e roçada da grama, na Praça Flávio Cavalari, localizada no bairro jardim Vale do Carmo.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_131-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_131-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a poda das árvores e a limpeza de toda extensão da Praça Paschoal Amêndola, altura do nº386, localizada no bairro Jardim Vale do Carmo.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_132-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_132-25.pdf</t>
   </si>
   <si>
     <t>elaboração e envio de Projeto de Lei para implementação do Programa de Recuperação fiscal (REFIS).</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_133-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_133-25.pdf</t>
   </si>
   <si>
     <t>Corte de mato e limpeza das vias internas e das áreas entre os túmulos do Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_134-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_134-25.pdf</t>
   </si>
   <si>
     <t>A criação de um Projeto de Lei para instituição de uma Escola Cívico-Militar no município de Ituverava/SP.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_135-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_135-25.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa Projeto de Lei que institui o Programa Municipal das Escolas Cívico Militares , junto a rede municipal de ensino de Ituverava/SP, cria a Escola Cívico-militar e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_136-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_136-25.pdf</t>
   </si>
   <si>
     <t>Implantação de monitoramento de câmeras de segurança na creche e na EMEF do Jardim Guanabara.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_137-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_137-25.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza geral da Praça "Afrânio Alves", localizada na AV. Maria Jacinta Leopoldina Sandoval Garcia, no bairro Parque Alcides Mesquita Garcia.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_138-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_138-25.pdf</t>
   </si>
   <si>
     <t>Que se faz necessário placas de sinalização de trânsito (pintura de faixas) no cruzamento das Ruas Cipriano de Almeida Coelho com a Rua Luiz Aró.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_139-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_139-25.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes para os funcionários municipais efetivos do barracão.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_140-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_140-25.pdf</t>
   </si>
   <si>
     <t>Construção de um reservatório de água (caixa d'água) com capacidade para atender o bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_141-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_141-25.pdf</t>
   </si>
   <si>
     <t>Para que junto com a Comissão de Sindicância Municipal, apresente as razões pelas quais não tem trazido respostas aos casos que foram apresentados até o momento.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_142-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_142-25.pdf</t>
   </si>
   <si>
     <t>O corte de duas árvores localizadas na Rua Benedito Russi, altura do nº 27, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n_o_143-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n_o_143-250001.pdf</t>
   </si>
   <si>
     <t>Viabilizar a pulverização de inseticida com carro fumacê nas ruas e praças da cidade, principalmente no bairro Benedito Trajano borges, visando combater o transmissor de doença da dengue o mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_144-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_144-250001.pdf</t>
   </si>
   <si>
     <t>Que seja instalado ar condicionado em todas as salas da Creche Aparecida Silva, principalmente no berçário e dormitório, localizada no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_146-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_146-250001.pdf</t>
   </si>
   <si>
     <t>Que envie um projeto de sua competência que institui Programa Municipal de Castração de Animais Domésticos no âmbito do município de Ituverava.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n.o_147-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n.o_147-250001.pdf</t>
   </si>
   <si>
     <t>Propõe a manutenção urgente da Creche Leontina Menezes Felisbino, que tem como objetivo melhorar as condições para o ensino e a aprendizagem.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n_o_148-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n_o_148-250001.pdf</t>
   </si>
   <si>
     <t>Possibilidade de criação de um cronograma para retirada de entulhos e galhos no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n_o_149-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n_o_149-250001.pdf</t>
   </si>
   <si>
     <t>Quanto à limpeza e manutenção de bueiros, localizados no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_n_o_150-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_n_o_150-250001.pdf</t>
   </si>
   <si>
     <t>A realização de limpeza e capina dos terrenos públicos e particulares localizados no fundo do Ginásio de Esportes, e também ao lado da Cachoeira Salto Belo.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n_o_151-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n_o_151-250001.pdf</t>
   </si>
   <si>
     <t>Manutenção na EMEF Trajano Francisco Borges localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_n_o_152-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_n_o_152-250001.pdf</t>
   </si>
   <si>
     <t>Que implante um projeto de cinema itinerante e "Domingo com Arte", música e banda nos distritos e bairros do município.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n_o_153-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n_o_153-250001.pdf</t>
   </si>
   <si>
     <t>Que seja feito  a extensão do encanamento de água no Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_n_o_154-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_n_o_154-250001.pdf</t>
   </si>
   <si>
     <t>Revitalizar a canalização do córrego Calção de Couro, na Avenida Orestes Quércia, que por décadas o esgoto vem caindo diretamente no rio, representando altos riscos à saúde pública e grandes danos ambientais.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_155-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_155-25.pdf</t>
   </si>
   <si>
     <t>Instalação de ar condicionado em todas as salas de aulas da EMEF Dona Mariana Grellet Seixas, no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_156-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_156-25.pdf</t>
   </si>
   <si>
     <t>Necessidade de proceder com urgência a instalação de câmeras de monitoramento nas creches e escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_157-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_157-25.pdf</t>
   </si>
   <si>
     <t>Viabilização de recursos financeiros para a reforma e construção de 2 (duas) salas de aulas na EMEF Dona Mariana Grellet Seixas, localizada no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_158-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_158-25.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DA TARIFA SOCIAL DE ÁGUA E ESGOTO</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_159-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_159-25.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DA ESCOLA FABIANO ALVES DE FREITAS</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_160-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_160-25.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE CERCA NA PONTE SOBRE O RIO DO CARMO</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_161-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_161-25.pdf</t>
   </si>
   <si>
     <t>A tomada de providências legais junto ao departamento competente para pintura de 5 (cinco) faixas de pedestres no entorno do Colégio Objetivo de Ituverava.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_162-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_162-25.pdf</t>
   </si>
   <si>
     <t>O cumprimento das normas de controle da população e da circulação de cães e gatos nas vias e logradouros públicos em nossa cidade.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_163-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_163-25.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de Posto de Saúde, no bairro Jardim Guanabara 3 e 4, nesta cidade.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_164-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_164-25.pdf</t>
   </si>
   <si>
     <t>Ampliação do horário de funcionamento da Unidade Básica de Saúde - UBS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_165-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_165-25.pdf</t>
   </si>
   <si>
     <t>Realizar a conclusão da reforma e revitalização da Praça localizada no cruzamento da Av. Dr. Paulo Borges de Oliveira, com a Av. Maria Jacintha Leopoldina Sandoval Garcia, no bairro Alcides Mesquita Garcia.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_no_166-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_no_166-25.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Rua Itália, cruzamento com a Rua França.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_no_167-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_no_167-25.pdf</t>
   </si>
   <si>
     <t>um estudo que viabilize a pavimentação asfáltica na Av. Antônio da Silva Nunes, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_168-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_168-25.pdf</t>
   </si>
   <si>
     <t>Que tome providências quanto à limpeza e manutenção de bueiro, localizado na Rua Cap. Hilário Alves de Freitas, defronte ao nº 297.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_169-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_169-25.pdf</t>
   </si>
   <si>
     <t>Uma campanha de conscientização sobre a síndrome mão-pé-boca (SMPB).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_170-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_170-25.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de poste e rede de iluminação pública na Travessa Célio Eurípedes da Silveira.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_171-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_171-25.pdf</t>
   </si>
   <si>
     <t>sinalização de solo e faixa de pedestre na Rua Cel. Dionísio Barbosa Sandoval, 1.189, em frente à CEMEI Maria Galindo José, localizada no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_172-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_172-25.pdf</t>
   </si>
   <si>
     <t>Construção de lombada (quebra-molas) e tartarugas, ou outro redutor de velocidade na entrada do distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_173-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_173-25.pdf</t>
   </si>
   <si>
     <t>Que providencie o conserto de manilha na Rua Major Domingos Ribeiro dos Santos, próximo ao nº10.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_174-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_174-25.pdf</t>
   </si>
   <si>
     <t>A limpeza e desobstrução geral de todos os bueiros que forem necessários no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_175-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_175-25.pdf</t>
   </si>
   <si>
     <t>A poda das árvores que compõem a arborização das vias públicas do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_176-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_176-25.pdf</t>
   </si>
   <si>
     <t>A reforma com urgência, na quadra da EMEF Trajano Francisco Borges, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_177-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_177-25.pdf</t>
   </si>
   <si>
     <t>Que promova serviços de nebulização com carro fumacê para combater a proliferação de pernilongos no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/indicacao_no_178-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/indicacao_no_178-25.pdf</t>
   </si>
   <si>
     <t>Para que seja chamado o próximo candidato aprovado no concurso público para diretor da EMEF Trajano Francisco Borges, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_179-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_179-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a aquisição de medicamentos na rede pública.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_180-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_180-25.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA NO BAIRRO JARDIM TROPICAL</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_no_181-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_no_181-25.pdf</t>
   </si>
   <si>
     <t>Para que viabilize as obras das duas salas de aulas da creche Leontina Menezes Felisbino, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_no_182-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_no_182-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a reforma e ampliação da Farmácia Central de Saúde II de Ituverava.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_183-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_183-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de manutenção na estrada rural que liga o distrito de Capivari da Mata, sentido Sulapão.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_184-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_184-25.pdf</t>
   </si>
   <si>
     <t>Instalações de 3 (três) braços de luzes com luminárias no cruzamento da Alameda Isabel Alves Borges de Oliveira (Dona Belinha), com a Rua João Rosendo da Silva, localizada no bairro Rafael Ferreira da Silva Filho.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_185-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_185-25.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade na forma de faixa elevada, com faixa de pedestres, bem como a sinalização pertinente, na Rua Jerônimo Restivo, em frente ao portão de entrada e saída dos alunos da EMEF Rosa de Lima.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_186-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_186-25.pdf</t>
   </si>
   <si>
     <t>Instalações de semáforos no cruzamento da Avenida Orestes Quércia com  Rua Timbués.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_187-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_187-25.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Agostinho Pereira, localizada no Conjunto Julieta Maria do Vale.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_188-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_188-25.pdf</t>
   </si>
   <si>
     <t>Instalação adequada de a manutenção da iluminação da praça localizada na Rua Nestorina de Freitas, Conjunto José Alípio Furquim Fonseca.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_189-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_189-25.pdf</t>
   </si>
   <si>
     <t>Construções de 2 (duas) lombo faixas na Praça Dez de Março, defronte aos números 28 e 134.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_190-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_190-25.pdf</t>
   </si>
   <si>
     <t>A manutenção e a pintura do Terminal Rodoviário do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_191-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_191-25.pdf</t>
   </si>
   <si>
     <t>A implementação de dum Núcleo Municipal Especializado, visando oferecer exames e avaliações neuropsicológicas voltadas a identificação de Transtorno do Espectro Autista (TEA), Transtorno de Déficit de Atenção com Hiperatividade (TDAH) e outros transtornos do neurodesenvolvimento, a crianças e adolescentes pertencentes a famílias de baixa renda.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_192-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_192-25.pdf</t>
   </si>
   <si>
     <t>A criação do Centro de Referência no Atendimento Educacional Especiallizado.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_193-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_193-25.pdf</t>
   </si>
   <si>
     <t>Sugere abertura em canteiro central na altura do cruzamento da Rua Tupitinga com Avenida Salvador Cordaro Cruz, para atender a demanda do trânsito local.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_194-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_194-25.pdf</t>
   </si>
   <si>
     <t>A pavimentação asfáltica nas Ruas Tupitinga e Omaguás nos trechos entre a Avenida Salvador Cordaro Cruz e a Rua José Morgan de Aguiar.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_195-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_195-25.pdf</t>
   </si>
   <si>
     <t>A reforma geral do Cemitério Municipal "Ariró Procópio dos Santos, devido as suas condições atuais, o local carece de uma ampla reforma.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_196-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_196-25.pdf</t>
   </si>
   <si>
     <t>Que aloque um Agente Comunitário de Saúde para atuar no PSF do distrito de Capivari da Mata.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_197-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_197-25.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas placas de identificação das ruas e sinalizações de bairros com objetivo de orientar e facilitar o trânsito do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_198-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_198-25.pdf</t>
   </si>
   <si>
     <t>Que proceda a construção da rede de esgoto nas Ruas Antônio Martorano de Célio Eurípedes da Silveira, no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_199-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_199-25.pdf</t>
   </si>
   <si>
     <t>Instalações de placas de sinalizações com nome das ruas no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_200-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_200-25.pdf</t>
   </si>
   <si>
     <t>Reparo na calçada (área pública) da Rua Nestlé, nas proximidades do Ginásio Municipal de Esportes "Orlando Seixas Rego", por toda sua extensão.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_201-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_201-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação asfáltica da Rua Rotary, entre as Ruas Marechal Floriano Peixoto e a Rua José Bonifácio, localizadas no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_202-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_202-25.pdf</t>
   </si>
   <si>
     <t>Ações de limpeza, manutenção e pavimentação, com cimento, da Praça localizada no cruzamento das Ruas Fernando Costa com a Rua Quintino Bocaiúva, no bairro Bicão.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_203-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_203-25.pdf</t>
   </si>
   <si>
     <t>A troca da estrutura da entrada do Ginásio Municipal de Esportes "Orlando Seixas Rego". O muro da entrada seja derrubado e substituído por grades.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_204-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_204-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação asfáltica da Rua Cap. Procópio Martins de Oliveira, entre as Ruas José Bonifácio e a Rua D. Pedro I, localizadas no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_205-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_205-25.pdf</t>
   </si>
   <si>
     <t>Disponibilização das vacinas contra gripe-Influenza A, para todos os professores nas respectivas escolas.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_206-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_206-25.pdf</t>
   </si>
   <si>
     <t>A transformação das imediações da Praça dos Evangélicos em um Centro de Treinamento e Habilitação Veicular.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_no_207-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_no_207-25.pdf</t>
   </si>
   <si>
     <t>Providencie as medidas necessárias a fim de realizar o recapeamento asfáltico da Rua Cap. Procópio Martins de Oliveira e Rua Anhanguera.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_208-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_208-25.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico e manutenção em caráter de urgência na Rua José Bonifácio entre as Ruas Abdalla Jorge e Rua Fernão Dias Paes Leme, localizadas no bairro Jardim universitário.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_209-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_209-25.pdf</t>
   </si>
   <si>
     <t>Que seja feito recapeamento asfáltico na Rua Cap. Procópio Martins de Oliveira, entre a Ruas  D. Pedro I e a Rua José Bonifácio.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1260/indicacao_no_210-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1260/indicacao_no_210-25.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua José Bonifácio, entre as Ruas Cap. Procópio Martins Oliveira e a Rua Anhanguera.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_211-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_211-25.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa-buracos e/ou recapeamento asfáltico na Rua Rotary, entre as Ruas Marechal Floriano Peixoto e a Rua José Bonifácio, localizada no bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_212-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_212-25.pdf</t>
   </si>
   <si>
     <t>A instalação de sinalização horizontal (faixa de pedestre) em frente aos portões de entrada e saída das Creches Laudelina Efigênia da Silva e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_213-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_213-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a renovação do Convênio de Cooperação com o Governo do Estado de São Pulo, através da Superintendência da Polícia Técnica Científica, subordinada à Secretaria de Segurança Pública do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_214-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_214-25.pdf</t>
   </si>
   <si>
     <t>A instalação de sinalização viária na estrada vicinal Tsunezaemon Maeda, que liga o município de Ituverava ao distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_215-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_215-25.pdf</t>
   </si>
   <si>
     <t>A construção de uma lombada ou lombo faixa na Av. Orestes Quércia, altura do nº295, próximo ao Arena IBS - Ituverava Beach.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_216-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_216-25.pdf</t>
   </si>
   <si>
     <t>a instituir na rede municipal de saúde o Programa de "Arteterapia", como um dos serviços oferecidos pelo Município através do CAPS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_217-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_217-25.pdf</t>
   </si>
   <si>
     <t>Construção de calçada de passeio público de ambos os lados da Rua Santo Gonçalves Villarino.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_218-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_218-25.pdf</t>
   </si>
   <si>
     <t>Para que seja feito estudo de viabilidade para instalação e aquisição de placas de captação de energia solar - USINA SOLAR FOTOVOL´TAÍCA, para todos os órgãos e setores públicos, a fim de custear gastos com energia elétrica do município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_219-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_219-25.pdf</t>
   </si>
   <si>
     <t>A inclusão do distrito de São Benedito da Cachoeirinha no Programa Muralha Paulista.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_220-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_220-25.pdf</t>
   </si>
   <si>
     <t>Promover leilão público para alienar bens considerados economicamente inviáveis para consertos e manutenção e improdutivos para uso permanente no serviço público, além de sucatas e veículos inservíveis para atendimento das ações programáticas da municipalidade.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Que viabilize a pavimentação asfáltica e/ou recapeamento asfáltico nas seguintes Ruas: _x000D_
 1-  Rua Cel. Flauzino Barbosa Sandoval, entre as Ruas Procópio Martins de Oliveira e a Rua Anhanguera;_x000D_
 2- Rua Francisco Marcolino da Luz, entre as Ruas Brasília e a Rua Joaquim Ribeiro da Rocha; _x000D_
 3- Avenida Perimetral, entre as Ruas Catarina Carneiro e a Rua Cap. Euclides Barbosa Lima.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_222-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_222-25.pdf</t>
   </si>
   <si>
     <t>Que realize a retirada ou a poda dos galhos de árvores na Praça Maria Inácia Coelho de Abreu, localizada (próximo da Bar do Irineu).</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_no_223-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_no_223-25.pdf</t>
   </si>
   <si>
     <t>Que viabilize a cessão em comodato de um terreno urbano, situado nesta cidade, no local denominado "Parque dos Esportes II".</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_no_224-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_no_224-25.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um ponto de ônibus com assento e cobertura na Praça do Maçom.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_225-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_225-25.pdf</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_226-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_226-25.pdf</t>
   </si>
   <si>
     <t>A limpeza e manutenção dos bueiros localizados no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_227-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_227-25.pdf</t>
   </si>
   <si>
     <t>Determinar melhorias ou refazer a valeta no início da Rua Maria Conceição Lopes, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_228-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_228-25.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa-buracos e manutenção asfalto no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_229-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_229-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a instalação de semáforo no cruzamento da Av. Dr. Soares de Oliveira (Liberdade Supermercado - Loja 4), com a Rua Francisco Bueno de Morais.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_230-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_230-25.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de construir uma marquise de proteção ou instalar um toldo no acesso da farmácia do Posto de Saúde Central.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_231-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_231-25.pdf</t>
   </si>
   <si>
     <t>Reforma do muro do Tiro de Guerra 02-058, da parte da frente e da lateral. Com o objetivo de proporcionar aos jovens uma formação de qualidade em civismo e cidadania.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_232-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_232-25.pdf</t>
   </si>
   <si>
     <t>Proceder as placas de sinalização, sinalização de solo e instalação de placa reservada a vaga de deficientes físicos em frente ao CAPS (Centro de Atenção Psicossocial) Viver.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_233-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_233-25.pdf</t>
   </si>
   <si>
     <t>Sinalização de solo e colocação de placa "proibido estacionar" na Praça localizada no bairro Jardim Guanabara 4.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_234-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_234-25.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado mutirão de combate a criadouros do mosquito Aedes Aegypt. E que a ação seja realizada pelos agentes comunitários da saúde, de vetores e sanitários, atiradores do Tiro de Guerra 02-058 e funcionários terceirados. Onde seriam realizados diversos tipos de serviços.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_235-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_235-25.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTRATAÇÃO DE UM SERVIDOR PARA O SETOR ADMINISTRATIVO DO PSF JOSÉ YAMADA VILA SÃO JORGE.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>INDICA A REFORMA NO PSF JOSÉ YAMADA VILA SÃO JORGE.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_237-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_237-25.pdf</t>
   </si>
   <si>
     <t>Sinalização viária e manutenção da Rodovia Vicinal Elíphio Peres Quireza, que liga (Ituverava a Jeriquara).</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_238-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_238-25.pdf</t>
   </si>
   <si>
     <t>A possibilidade de implantar, em caráter piloto ou experimental, o modelo ExerCiência de intervenção e supervisão com base em Análise do Comportamento Aplicada (ABA), voltado à Educação Física Especial para Crianças com desenvolvimento atípico, como aquelas com diagnóstico de Transtorno do Espectro Autista (TEA), TDHA, Deficiência Intelectual (DI) e Síndrome de Down (SD), que são atendidas nas unidades escolares ou instituições do município.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_239-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_239-25.pdf</t>
   </si>
   <si>
     <t>Para que faça a roçagem e a limpeza do terreno que fica atrás da EMEF Jardim Guanabara, localizada no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_240-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_240-25.pdf</t>
   </si>
   <si>
     <t>Estudos e providências urgentes quanto a viabilização dos serviços de instalação de "lombada eletrônica", se possível com limite de velocidade máxima de 40 km/h, na estrada vicinal Rodovia Elíphio Peres Quireza, no sentido Jeriquara a Ituverava.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_241-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_241-25.pdf</t>
   </si>
   <si>
     <t>Que providencie juntamente com a Escola Profissionalizante a disponibilização para a população de cursos na área de: garçom e garçonete; camareiro (a); pintor; encanador; pedreiro; sapateiro; eletricista; soldador; soldador industrial.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_242-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_242-25.pdf</t>
   </si>
   <si>
     <t>A possibilidade de instalar concertina ou cerca elétrica nos muros do Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_243-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_243-25.pdf</t>
   </si>
   <si>
     <t>Manutenção, conservação da Praça Trajano Salomão Borges e reativação campo de malha, localizada na Rua Túlio Del Guerra.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_245-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_245-25.pdf</t>
   </si>
   <si>
     <t>Que providencie a poda de galhos de um ipê, localizado na Praça Dez\ de Março, defronte ao S.A.A.E. (Serviço Autônomo de Água e Esgoto).</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_246-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_246-25.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e limpeza em questão de "urgência" da Praça Dez de Março, que está em péssimo estado de conservação. Necessitando urgentemente desse serviço como bancos sujos, pintura das guias, enfim, precisa que uma manutenção geral seja feita.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_247-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_247-25.pdf</t>
   </si>
   <si>
     <t>A compra de uniformes para equipe do Serviço de Atendimento Móvel de Urgência (SAMU) e novos Equipamentos de Proteção Individual (EPI).</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_248-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_248-25.pdf</t>
   </si>
   <si>
     <t>Que seja criado uma unidade do setor público, um 0800, um SAC (Serviço de Atendimento ao Cidadão) ou um Fale Conosco, que recebe as demandas da população, zelando sempre pela garantia da qualidade dos serviços públicos prestados.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_249-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_249-25.pdf</t>
   </si>
   <si>
     <t>Que avalie a possibilidade de ampliar a presença e os serviços oferecidos pelo SAAE (Serviço Autônomo de Água e Esgoto), no distrito de São Benedito da Cachoeirinha, buscando atender melhor às necessidades da população local.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_250-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_250-25.pdf</t>
   </si>
   <si>
     <t>Que analise a viabilidade de fornecer transporte escolar aos alunos do distrito de São Benedito da Cachoeirinha por autônomos e não por empresa, procurando ampliar o serviço de transporte já disponibilizado aos estudantes.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_251-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_251-25.pdf</t>
   </si>
   <si>
     <t>Para que busque uma forma de criar um Adicional Diário de Plantão (ADP) por período, para que os servidores que ultrapassam o horário de trabalho.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_252-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_252-25.pdf</t>
   </si>
   <si>
     <t>Manutenção e revisão dos ramais telefônicos do Posto de Saúde Central, uma medida que pode melhorar a comunicação interna e com o público, sendo de interesse do município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_253-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_253-25.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa buraco e manutenção no asfalto na Rua Luiz Aró, em toda sua extensão.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_254-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_254-25.pdf</t>
   </si>
   <si>
     <t>Que adote providências visando a contratação de um controlador de acesso, para o PSF "Alcides Mesquita Garcia Júnior", localizado no Bicão, em que vários profissionais da saúde, como médicos, enfermeiros, atendentes e técnicas de enfermagem cumprem sua jornada de trabalho, oferecendo assim mais segurança aos mesmos, bem como aos pacientes que procuram os serviços ali prestados.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_255-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_255-25.pdf</t>
   </si>
   <si>
     <t>No sentido que seja realizado um estudo com URGÊNCIA para instalação de 1 (um) redutor de velocidade (lombada) na Avenida Sebastião Rodrigues da Rocha, próximo ao cruzamento da Rua José Flauzino Sandoval Júnior, localizadas no bairro Carminha Sandoval.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_256-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_256-25.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de executar o recapeamento asfáltico da Rua Anamitá, no quarteirão do Edifício Dona Emília, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_257-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_257-25.pdf</t>
   </si>
   <si>
     <t>Medidas a serem tomadas em relação ao aterro sanitário. O local já é utilizado há vários anos e já é visto atualmente como um local inapropriado para os trabalhadores, ausência de fornecimento de água potável e de higienização nos sanitários.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_no_258-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_no_258-25.pdf</t>
   </si>
   <si>
     <t>A implantação de semáforos sincronizados nas principais vias, permitindo a melhora da fluidez do fluxo de veículos da área urbana do município.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_259-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_259-25.pdf</t>
   </si>
   <si>
     <t>As podas urgentes das árvores que compõem a arborização das vias públicas do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_260-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_260-25.pdf</t>
   </si>
   <si>
     <t>Sugerindo as realizações  das limpezas e manutenções dos bueiros do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_261-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_261-25.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa-buracos nas vias públicas do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_no_262-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_no_262-25.pdf</t>
   </si>
   <si>
     <t>Que proceda com as devidas providências a operação tapa-buracos no cruzamento da Rua Álvaro Rodrigues com  Rua João Batista de Menezes, localizado no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_no_263-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_no_263-25.pdf</t>
   </si>
   <si>
     <t>Que proceda a limpeza das galerias e instalações de novas tampas de bueiros e grelhas e a reforma das tampas quebradas a Rua José Carrer, próximo ao semáforo da descida do Jardim Guanabara e do Espaço Flamboyant.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_264-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_264-25.pdf</t>
   </si>
   <si>
     <t>Disponibilizar de forma gratuita, por meio de caçambas, para famílias de baixa renda, o transporte e descarte de entulho e outros restos de material de construção.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_265-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_265-25.pdf</t>
   </si>
   <si>
     <t>Criar taxa para as empresas que fazem a retirada de entulho, com do objetivo de regulamentar a atividade e garantir a correta destinação dos resíduos.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_no_266-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_no_266-25.pdf</t>
   </si>
   <si>
     <t>Para que o PROERD (Programa Educacional de Resistência às Drogas e à Violência)continue sendo aplicado em toda Rede Municipal de Ensino de Ituverava no 2º semestre.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_no_267-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_no_267-25.pdf</t>
   </si>
   <si>
     <t>Planejamento para revitalização e reforma do canteiro central, com pontos de acessibilidade para pedestres e rampas para cadeirantes em toda extensão da Rua José Carrer, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_no_268-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_no_268-25.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção do bebedouro, substituindo ou consertando as torneiras, e verificar a necessidade de reparo ou troca das cadeiras do PSF Farmacêutico José de Lima, localizado no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_269-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_269-25.pdf</t>
   </si>
   <si>
     <t>Manutenção ou troca do revestimento vinílico da piscina para hidroginástica a fim de atender a população e em especial a terceira idade.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_270-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_270-25.pdf</t>
   </si>
   <si>
     <t>Necessidade de e adotar medidas junto os Correios para que o mesmo realize serviços de entrega de correspondência no distrito de Aparecida do Salto, pois existe a disponibilização de um lugar e um funcionário.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_271-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_271-25.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa buracos e manutenção no asfalto na Rua Anacleto Sinhorini, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_272-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_272-25.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buraco na Rua Professora Maria do Carmo Tardelli Falleiros, defronte ao nº 317, no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_273-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_273-25.pdf</t>
   </si>
   <si>
     <t>A implantação de lombadas ou redutores de velocidades na Estrada Municipal " Luiz Dalmásio", próximo ao Bairro Nosso Teto e a Área de Lazer "Antigo Banespinha".</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_274-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_274-25.pdf</t>
   </si>
   <si>
     <t>Instalações de lombadas ou lombo faixas na Praça Dez de Março, medida preventiva e eficaz para garantir a travessia segura dos pedestres, disciplinar o tráfego local e evitar acidentes. Além disso, reforça o compromisso da administração com a segurança viária e a proteção da vida.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_275-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_275-25.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico ou operação tapa-buracos na Avenida Perimetral, no trecho compreendido entre a Rua Arari Simpliciano Barbosa, no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_276-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_276-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos e/ou recapeamento asfáltico na Rua Álvaro Rodrigues, entre a Avenida Presidente Kenedy e a Avenida Perimetral, no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_277-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_277-25.pdf</t>
   </si>
   <si>
     <t>A fim de realizar o recapeamento asfáltico e/ou operação tapa-buracos na Rua Professora Maria do Carmo Tardelli Falleiros, no trecho compreendido entre as Rua José Carrer e Anacleto Sinhorini, no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_278-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_278-25.pdf</t>
   </si>
   <si>
     <t>Para fortalecer as ações que vêm sendo realizadas no combate às queimadas e garantir maior transparência a população. A divulgação nas rádios, jornais, redes sociais e via carro de som de que a queimada urbana é crime e pode gerar multas. Criar também um aplicativo da ouvidoria e um disque denúncia.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_279-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_279-25.pdf</t>
   </si>
   <si>
     <t>A instalação de uma lombada na altura do nº 468 da Rua Dr. Fernando Costa, no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_280-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_280-25.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa-buracos na Praça Odilon Teixeira de Andrade (Praça da Mãe Rainha), nas proximidades do nº139, no bairro Cidade Universitária.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_281-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_281-25.pdf</t>
   </si>
   <si>
     <t>Implantação de ensino integral na EMEF Dona Mariana Grellet Seixas , no distrito de Aparecida do Salto. Com o ensino integral, além de ampliar a proposta pedagógica, os pais que trabalham ficam mais tranquilos sabendo que seus filhos estão na escola. O ensino em tempo integral garante melhor formação para as crianças e mais segurança para os pais.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_282-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_282-25.pdf</t>
   </si>
   <si>
     <t>A importância e necessidade de se implantar no Município um viveiro de mudas de árvores nativas e frutíferas, visando a auxiliar nas atividades de reflorestamento e paisagismo das áreas urbanas e rurais, melhorando assim a qualidade ambiental do município.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_283-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_283-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rua 6, localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_284-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_284-25.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo para realização de tapa-buracos em toda extensão da Rua Sebastiana Monteiro Cassiano, no bairro Vila Industrial.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_285-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_285-25.pdf</t>
   </si>
   <si>
     <t>Assegurar transporte ambulatorial para pacientes em tratamentos que não possuam meio de transporte e locomoção satisfatórios.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_286-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_286-25.pdf</t>
   </si>
   <si>
     <t>Solicitar providências urgentes em relação à Rua Capitão Florindo José da Silva, proximidades do nº 645 ao 581, bairro Jardim Cristina.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_287-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_287-25.pdf</t>
   </si>
   <si>
     <t>Informações e providências a respeito das condições de embarque e desembarque de alunos e sinalização viária da EMEI Moacir França, localizada na Rua Júlio Cavalari, 791, bairro Jardim Modelo e na CEMEI Laudelina Efigência da Silva, localizada na Rua Juventino Miguel, bairro Estação. Melhoria da sinalização, a criação de vagas de estacionamento, a instalação de faixas de pedestres, a implantação de quebra-molas para a redução da velocidade de veículos.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_288-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_288-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada com urgência a roçada e capina no fundo das residências do bairro Parque do Trevo, e, se necessário, também na área de divisa com o muro na Rua Benedito Trajano Borges, com a Avenida Francisco Basileu Barbosa.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_289-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_289-25.pdf</t>
   </si>
   <si>
     <t>Que adote providências visando à contratação de Médico Veterinário para atender às demandas do município, seja mediante a realização de concurso público ou outro mecanismo previsto em lei.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_290-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_290-25.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buraco na Avenida Perimetral, altura do nº360, no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_291-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_291-25.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ampliara faixa de isenção do IPTU para aposentados e pensionistas, abrangendo imóveis residenciais de até 120 m² (cento e vinte metros quadrados) de área construída, como forma de garantir maior justiça social e amparo à população idosa.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_292-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_292-25.pdf</t>
   </si>
   <si>
     <t>Que realize uma campanha com a finalidade de aprimorar o atendimento à população no que tange ao serviço de recolhimento do entulho no município, e conscientizar o cidadão de que ele próprio é responsável pela correta e adequada destinação final do entulho que produz. A finalidade da campanha é disciplinar e orientar o descarte, remoção, coleta, transporte e disposição final de entulho.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_293-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_293-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento asfáltico no último quarteirão da Avenida Perimetral com a Rua Leonardo Cordaro, no bairro Vila São Jorge, visando melhorar as condições de tráfego, garantir a segurança dos motoristas e pedestres, além de contribuir para a conservação da via pública.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_294-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_294-25.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à este Poder Legislativo Projeto de Lei alterando a Lei nº4.551/2019, para estender a gratificação já concedida a determinados servidores também aos profissionais que atuam nas ambulâncias dos distritos (Aparecida do Salto e São Benedito da Cachoeirinha) e do município.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Que seja realizada a retirada da rampa existente na Rua Gabriel Teodoro de Oliveira, nas proximidades do nº155, a qual está funcionando como barreira e impedindo o escoamento da água pluvial, ocasionando acúmulo de água no local. Além disso, solicita-se a implantação de uma nova boca de lobo (galeria de captação), de modo a facilitar o escoamento adequado da água da chuva, prevenindo transtornos aos moradores, riscos à saúde e possíveis danos à pavimentação.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_296-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_296-25.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada (redutor de velocidade) na Avenida Dr. Paulo Borges de Oliveira, próximo ao nº 1789 (Restaurante Caipirão), em ponto estratégico conforme análise técnica e dentro das normas de trânsito.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_297-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_297-25.pdf</t>
   </si>
   <si>
     <t>O recapeamento asfáltico da seguinte via: Rua Cel. Flauzino Barbosa Sandoval entre a Rua Fabiano Alves de Freitas e a Rua Luiz Aró.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_298-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_298-25.pdf</t>
   </si>
   <si>
     <t>A realização de recapeamento asfáltico na Rua Fabiano Alves de Freitas, no trecho compreendido entre a Rua José Sandoval e a Rua Cel. Flauzino Barbosa Sandoval, devido às más condições de trafegabilidade e visando maior segurança e conforto aos munícipes.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_299-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_299-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de providenciar recapeamento asfáltico na Rua Deputado Francisco Barbosa, no trecho compreendido entre a Rua José Sandoval e a Rua Cel. Flauzino Barbosa Sandoval, tendo em vista o estado precário do pavimento já existente.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_300-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_300-25.pdf</t>
   </si>
   <si>
     <t>Indica ao setor competente instalação e ou melhoria da iluminação pública na Praça João Athayde Souza Neto, no bairro Conjunto Habitacional Salvador Cordaro Cruz.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_301-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_301-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: Rua José Batista Pereira, altura do numero 195 até cruzamento com a Rua Igará.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_302-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_302-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: Rua José Batista Pereira, altura do numero 371 até cruzamento com a Rua Payaguás.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_303-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_303-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: Rua Uatapi entre as ruas Antônio Izaltino da Silva e Ana Jacynta de Freitas.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_304-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_304-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: Rua Ana Jacynta de Freitas entre as ruas Uatapi e Gabriel Theodoro de Oliveira.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_305-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_305-25.pdf</t>
   </si>
   <si>
     <t>que realize a poda das árvores da Praça Orlando Theodoro, no alto da estação</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_306-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_306-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico na Rua José Francisco Leite, no alto da estação.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_307-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_307-25.pdf</t>
   </si>
   <si>
     <t>que proceda a retirada de uma árvore que caiu atrás do Cristo Redentor.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_308-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_308-25.pdf</t>
   </si>
   <si>
     <t>indica a contratação de psiquiatra clínico para atendimento na atenção básica de saúde</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_309-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_309-25.pdf</t>
   </si>
   <si>
     <t>indica a instalação de 2 (duas) lombofaixas na Praça X de Março</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_310-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_310-25.pdf</t>
   </si>
   <si>
     <t>indico que adote as medidas necessárias a fim de providenciar a adequação da sinalização horizontal (pintura de solo), utilizando a legenda padrão "PARE", conforme o Manual Brasileiro de Sinalização de Trânsito, no cruzamento da Rua Cel. Francisco Conceição Barbosa com a Rua Jovina Trajano Borges.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_311-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_311-25.pdf</t>
   </si>
   <si>
     <t>indicação para o Executivo tomar medidas de recolhimento dos animais (cachorros) em situação de abandono.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_312-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_312-25.pdf</t>
   </si>
   <si>
     <t>indica a contratação de 2 (dois) tratoristas para atender o pequeno agricultor do nosso município</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_313-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_313-25.pdf</t>
   </si>
   <si>
     <t>A imediata melhoria da alimentação nas creches e escolas da rede municipal de Ituverava, com adequação dos cardápio.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_314-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_314-25.pdf</t>
   </si>
   <si>
     <t>indicação que se resolva a situação dos animais (cachorros) em situação de abandono no distrito de São Benedito da Cachoeirinha</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_315-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_315-25.pdf</t>
   </si>
   <si>
     <t>construa uma lombada nas seguintes vias do distrito de São Benedito da Cachoeirinha:- Rua José Jacovassi na altura do número 191;- Rua Sebastião Alves Oliveira, altura do número 279.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_316-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_316-25.pdf</t>
   </si>
   <si>
     <t>que se instale placas de sinalização para atualizar e identificar as ruas do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_317-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_317-25.pdf</t>
   </si>
   <si>
     <t>que se proceda o recapeamento asfáltico das ruas do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_318-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_318-25.pdf</t>
   </si>
   <si>
     <t>indica o reparo de 3 (três) valetas no distrito de São Benedito.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_319-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_319-25.pdf</t>
   </si>
   <si>
     <t>indico o asfaltamento e instalação de infraestrutura completa das Ruas Antônio Martorani e Célio Eurípedes da Silveira, no distrito de São Benedito da Cachoeirinha</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_320-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_320-25.pdf</t>
   </si>
   <si>
     <t>indico o asfaltamento do trecho final da Rua Maria Ribeiro, no distrito de São Benedito da Cachoeirinha</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_321-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_321-25.pdf</t>
   </si>
   <si>
     <t>INDICA A PINTURA DE GUIAS DAS PRINCIPAIS RUAS E PRAÇA DO DISTRITO DE SÃO BENEDITO, DEVIDO A QUERMESSE.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_322-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_322-25.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam colocadas telas nas carrocerias dos caminhões da prefeitura e também nos caminhões dos prestadores de serviço.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_323-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_323-25.pdf</t>
   </si>
   <si>
     <t>Estudo e viabilização de criação/aquisição de dois caminhões-pipa para prevenção e primeira resposta a incêndios rurais no Município de Ituverava - SP</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_324-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_324-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua José Abdalla Hanna entre as ruas Juventino Miguel e Sebastiana Monteiro Cassiano.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_325-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_325-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua Sebastiana Monteiro Cassiano entre as ruas Miguel Amêndola e Jovina Trajano Borges.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_326-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_326-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua Miguel Moisés entre as ruas Jovina Trajano Borges e José Abdalla Hanna.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_327-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_327-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua Tupitingas entre as ruas Ana Jacynta de Freitas e Juquiraí.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_328-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_328-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua Ana Jacynta de Freitas entre as ruas Tupitingas e Omaguás.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_329-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_329-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico da seguinte via: trecho da Rua José Baltazar Santiago entre as ruas Genoveva França Fallerios e Omaguás.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_330-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_330-25.pdf</t>
   </si>
   <si>
     <t>recape asfaltico do trecho da Rua Uatapi na altura do número 262 até o cruzamento com a Rua Juquiraí.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_no_331-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_no_331-25.pdf</t>
   </si>
   <si>
     <t>indicação para realizar obras tipo tapa-buracos ou recapeamento asfáltico na Rua Cap. Procópio Martins de Oliveira, entre as ruas D. Pedro I e José Bonifácio, localizada no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_332-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_332-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico do último quarteirão da Av. Perimetral</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_333-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_333-25.pdf</t>
   </si>
   <si>
     <t>tapa-buracos no cruzamento das ruas Carlos Chiconeli x Hilario Alves Ferreira (rua 12) no bairro nosso-teto</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_334-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_334-25.pdf</t>
   </si>
   <si>
     <t>que proceda a instalação das torneiras do bebedouro situado na Alameda das Palmeiras próximo à Av. Dr. Paulo Borges</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_335-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_335-25.pdf</t>
   </si>
   <si>
     <t>operação tapa-buraco no cruzamento da rua Brasília com a rua Francisco Marcolino da Luz, no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_336-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_336-25.pdf</t>
   </si>
   <si>
     <t>indico que se estude a viabilidade de enviar à esta Casa de Leis, projeto que disponha sobre Censo, Inclusão e o Cadastro de Pessoas com Deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_337-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_337-25.pdf</t>
   </si>
   <si>
     <t>Indica a criação da creche de idosos.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>A pintura e revitalização das faixas de pedestres e sinalizações horizontais em frente ao Pronto Socorro da Santa Casa de Misericórdia de Ituverava, tendo em vista que as mesmas  se encontram apagadas, comprometendo a segurança  de pedestres  e motoristas que trafegam pelo local.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_339-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_339-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico na Rua José Mirândola.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_340-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_340-25.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico na Alameda Alceu Lourenço Gonçalves, altura do número 803, no bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_341-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_341-25.pdf</t>
   </si>
   <si>
     <t>que se dê continuidade ao recapeamento asfáltico na Rua Uatapi, a partir do número 303, no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_342-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_342-25.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de implantação de convênio de atividade delegada com o Corpo de Bombeiros, possibilitando que integrantes da corporação possam exercer, em período de folga, atividades de fiscalização, apoio e a eventos e ações preventivas no âmbito do município.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_343-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_343-25.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de implantação de convênio de Atividade Delegada Ambiental, com o objetivo de fortalecer as ações de fiscalização, educação e proteção ambiental no âmbito do município.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_344-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_344-25.pdf</t>
   </si>
   <si>
     <t>A implantação de convênio de Atividade Delegada Rodoviária, possibilitando a atuação de policiais militares rodoviários em ações de fiscalização, segurança e apoio ao trânsito dentro do território municipal.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_345-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_345-25.pdf</t>
   </si>
   <si>
     <t>A realização de serviços de conservação e manutenção do calçamento da Avenida Dr. Paulo Borges de Oliveira , que apresenta diversos pontos com cimento quebrado e danificado, bem como a reparação da mureta do canteiro central, que necessita de manutenção urgente.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_346-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_346-25.pdf</t>
   </si>
   <si>
     <t>A disponibilização de atendimento médico e de enfermagem em regime de plantão nos Postos de Saúde do Município aos finais de semana, com o objetivo de desafogar o pronto atendimento da Santa Casa e oferecer melhor assistência à população.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_347-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_347-25.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de retomar o funcionamento do ônibus circular municipal em Ituverava, garantindo transporte acessível e regular à população.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_348-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_348-25.pdf</t>
   </si>
   <si>
     <t>Que seja concedido auxílio da Prefeitura para o funcionamento do ônibus circular do distrito de São Benedito da Cachoeirinha, de forma que os aposentados e pensionistas possam utilizar o transporte sem custos, considerando que atualmente eles não pagam e necessitam de transporte seguro e regular.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_no_349-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_no_349-25.pdf</t>
   </si>
   <si>
     <t>A instalação de câmeras de segurança nas partes interna e externa do PSF do Guanabara, da EMEF do Jardim Guanabara e da CEMEI Professora Thereza Lopes, no bairro jardim Guanabara.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_no_350-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_no_350-25.pdf</t>
   </si>
   <si>
     <t>A instalação de uma fechadura eletrônica no portão que separa o acesso interno da secretaria da EMEF Jardim Guanabara, tendo em vista que a ausência desse controle tem gerado dificuldades de segurança, especialmente no horário de almoço do controlador de acesso, quando o portão permanece aberto.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/indicacao_no_351-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/indicacao_no_351-25.pdf</t>
   </si>
   <si>
     <t>A construção de uma rampa de acessibilidade na entrada principal da EMEF Jardim Guanabara, local onde são recebidos os pais, visitantes e autoridades, visto que atualmente existe apenas escada.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_352-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_352-25.pdf</t>
   </si>
   <si>
     <t>A realização urgente de recapeamento asfáltico no trecho que compreende o cruzamento da Rua Maria conceição Lopes com a Avenida Manoel Ferreira da Silva até a Rua Sergipe (porta da EMEF Trajano Francisco Borges), no distrito de São Benedito da Cachoeirinha, tendo em vista que o local se encontra em condições precárias e oferece risco aos pedestres, estudantes  e motoristas que transitam diariamente pelo local.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_353-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_353-25.pdf</t>
   </si>
   <si>
     <t>A contratação de um serralheiro para realizar a manutenção das grades de segurança da EMEF Jardim Guanabara, que se encontram danificadas e necessitam de reparos.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_354-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_354-25.pdf</t>
   </si>
   <si>
     <t>A realização de manutenção nos assentos do refeitório da EMEF Jardim Guanabara, que se encontram danificados e necessitam de reparos ou substituição.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_355-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_355-25.pdf</t>
   </si>
   <si>
     <t>A conclusão da instalação dos botijões de gás nas dependências da EMEF Jardim Guanabara, uma vez que o serviço encontra-se pendente e é essencial para o pleno funcionamento das atividades.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_356-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_356-250001.pdf</t>
   </si>
   <si>
     <t>A criação e implementação da campanha "Natal Iluminado, Casa mais Iluminada", a decoração mais criativa e melhor temática natalina.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_357-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_357-25.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de contratação de um médico neuropediatra, visando atender à demanda existente de crianças com transtornos do desenvolvimento, dificuldades neurológicas e outras condições que necessitam de acompanhamento especializado.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_358-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_358-25.pdf</t>
   </si>
   <si>
     <t>Que seja instalado câmeras de monitoramento no Posto de Saúde José de Lima, localizado na Rua Chafia Saad Abdalla, 127, no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_359-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_359-25.pdf</t>
   </si>
   <si>
     <t>Que  faça o recapeamento asfáltico no cruzamento da Rua Dr. Ademar de Barros com a Rua Francisco Bueno de Moraes, pois apresenta desgaste acentuado do pavimento, com buracos, trincas, afundamentos e irregularidades que comprometem a segurança viária, a fluidez do trânsito, a segurança e mobilidade dos cidadãos e conservação de veículos.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_360-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_360-25.pdf</t>
   </si>
   <si>
     <t>Indica a adesão do Município de Ituverava a programas federais de fomento à pesquisa, ciência, tecnologia e inovação, com destaque para as Bolsas de Pesquisa e Formação – CNPq e o Fundo Nacional de Desenvolvimento Científico e Tecnológico – FNDCT</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_361-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_361-25.pdf</t>
   </si>
   <si>
     <t>A urgente necessidade de recapeamento asfáltico no cruzamento da Rua Dr. Ademar de Barros com a Rua Cap. Antônio Justino Falleiros. O referido cruzamento encontra-se em estado precário de conservação apresentando: buracos e crateras que comprometem o tráfego de veículos; superfície irregular e desgastada causando desconforto e danos aos automóveis; desvalorização do patrimônio imobiliário e visual da região.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_362-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_362-25.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas para que, nos concursos públicos municipais, as vagas destinadas aos distritos tenham preferência na alocação para candidatos residentes nos próprios distritos.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_363-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_363-25.pdf</t>
   </si>
   <si>
     <t>Construção ou instalação de rampa de acessibilidade para cadeirante na EMEF Jardim Guanabara, tanto no acesso da secretaria como na entrada dos alunos, visando garantir o acesso adequado e seguro a pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_no_364-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_no_364-25.pdf</t>
   </si>
   <si>
     <t>Construção de lombada (e ou redutor de velocidade) na Avenida Sebastião Rodrigues Rocha, defronte ao nº 34, localizada no bairro Carminha Sandoval.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_365-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_365-25.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de todo material e estrutura danificada da quadra esportiva da Escola Humberto França.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_366-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_366-25.pdf</t>
   </si>
   <si>
     <t>Que se proceda instalação de caçamba para coleta de lixo e entulhos na saída para Jeriquara.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_367-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_367-25.pdf</t>
   </si>
   <si>
     <t>Indica a iluminação das vias na saída para Jeriquara</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_368-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_368-25.pdf</t>
   </si>
   <si>
     <t>A proibição da passagem de caminhões pesados na Rua Major Vítor Venerando da Fonseca, bem como a devida instalação de placas de sinalização informando a restrição.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_369-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_369-25.pdf</t>
   </si>
   <si>
     <t>A realização de operação tapa-buraco ou recapeamento asfáltico na Rua João José de Paula, 384, fundo do Hospital e Maternidade São Jorge, que se encontra em más condições de tráfego.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_370-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_370-25.pdf</t>
   </si>
   <si>
     <t>A realização de obras de drenagem pluvial e demais melhorias necessárias para solucionar o problema de empossamento de água no cruzamento das Ruas Nilton Pereira de Souza com a  Jorge Olindo Ferreira e com a Madre Michelina Henna.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_371-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_371-25.pdf</t>
   </si>
   <si>
     <t>Instalação da cobertura na entrada da Escola Municipal de Ensino Fundamental (EMEF) Professora Rosa de Lima, visando proporcionar mais conforto e segurança aos alunos, pais, professores e funcionários.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_372-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_372-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o aumento da valeta localizada nas proximidades do Colégio Albert Sabin Ituverava, entre as Ruas Cel. José Barbosa Nunes e a Fabiano Alves de Freitas, rua de grande movimentação, neste município.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_373-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_373-25.pdf</t>
   </si>
   <si>
     <t>O desentupimento do bueiro localizado na Rua José Carrer, próximo ao semáforo, no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_no_374-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_no_374-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de adquirir um gerador de energia elétrica para o sistema de abastecimento de água do município, visando garantir o fornecimento de água durante períodos de falta de energia elétrica. A falta de energia tem causado interrupções no bombeamento de ´[agua, prejudicando diretamente moradores, escolas, comércios e serviços essenciais.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_no_375-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_no_375-25.pdf</t>
   </si>
   <si>
     <t>Estudos e providências para instalação de lombada na Rua Sebastião Alves de Oliveira em frente ao Bar do Robertinho, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_no_376-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_no_376-25.pdf</t>
   </si>
   <si>
     <t>Implantação de lombada na Rua José Jacovassi, ao lado do Ginásio de Esportes do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_no_377-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_no_377-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de construção de uma lombada (redutor de velocidade) e a devida pintura de sinalização de solo, na Rua Cap. Florindo José da Silva, em frente à Igreja Evangélica Metodista.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_no_378-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_no_378-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de realizar a reforma do prédio do Correio (Agência AGC) localizado na Rua Manoel Justino, 222, no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_379-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_379-25.pdf</t>
   </si>
   <si>
     <t>Reforma e pintura do Terminal Rodoviário de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_380-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_380-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de realizar a pintura do prédio da Creche Municipal Leontina Menezes Felisbino, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_381-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_381-25.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e desobstrução dos bueiros localizados no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_382-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_382-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de dar continuidade ao recapeamento asfáltico nas vias do distrito de São Benedito da Cachoeirinha, especialmente nas ruas que ainda não foram contempladas pelas etapas anteriores.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_383-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_383-25.pdf</t>
   </si>
   <si>
     <t>A necessidade de concluir as obras de reforma do Ginásio de Esportes localizado no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_384-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_384-25.pdf</t>
   </si>
   <si>
     <t>Para ceder o prédio da antiga Cadeia Pública do distrito de São Benedito da Cachoeirinha, que está desativada para a criação de um abrigo público municipal para acolhimento de animais em situação de rua.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_385-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_385-25.pdf</t>
   </si>
   <si>
     <t>A instalação de placa de "PARE" e a pintura da sinalização horizontal (no solo) no cruzamento das Ruas Joaquim Cerqueira César com a João Contar, visando aumentar a segurança no trânsito e evitar acidentes.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_386-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_386-25.pdf</t>
   </si>
   <si>
     <t>A realização de operação tapa-buraco e o desentupimento da boca de lobo na Rua Gabriel Teodoro de Oliveira, em frente ao nº 104 (Supermercado São José), bem como nas vias próximas, a fim de melhorar as condições de tráfego e evitar acúmulo de água nas vias públicas.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Indicação para que seja disponibilizado um dentista em regime de plantão na rede municipal de saúde, para casos emergenciais.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_388-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_388-25.pdf</t>
   </si>
   <si>
     <t>indica a realização de campanhas educativas de conscientização durante os meses de novembro e dezembro deste ano, objetivando alertar os condutores de motos elétricas do município de que, a partir de 31 de dezembro de 2025, entram em vigor em todo o país as novas regras para esses veículos.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_389-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_389-25.pdf</t>
   </si>
   <si>
     <t>A instalação de protetores de porta ou fitas veda-fresta e pés nos armários da Creche Escola “José Zeferino de Paula”, localizada na Avenida Antônio rodrigues dos Santos, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>A instalação de 2 (duas) a  3 (três) lombadas na Rua Jerônimo Restivo, especificamente na área do cruzamento da Avenida Perimetral com a Rua Antônio Campanela, no bairro Vila São Jorge, atendendo solicitação dos moradores.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>A limpeza e desobstrução da grelha de captação de águas pluviais, localizada na Rua José Batista Pereira com a Rua Abrão Diniz, bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>A realização de reforma da ponte situada na estrada municipal de terra que da acesso as Fazendas: Mata do Jacob, Bebedouro Rico, Retiro da Macaúba e outras, bem como a retirada do mata-burro existente no local.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_393-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_393-25.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação nº 335/2025, solicitando a realização urgente da operação tapa-buraco no cruzamento das vias Rua Brasília com a Rua Francisco Marcolino da Luz, localizada no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_394-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_394-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza completa da área afetada por ninhos de pombos, a retirada dos ninhos existentes e a instalação de telas de proteção na EMEF Professora Rosa de Lima.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_no_395-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_no_395-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção dos pontos danificados nas ruas de paralelepípedos localizada na Rua Dr. Ademar de Barros cruzamento com a Rua Capitão Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_396-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_396-25.pdf</t>
   </si>
   <si>
     <t>A instalação de uma rotatória ou de tartarugas de sinalização, ou a realização de melhorias de segurança viária no cruzamento das Ruas Abrão Diniz com a Uatapi e com a João Francisco Borges.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_397-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_397-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento asfáltico na Rua D. Pedro I, altura dos nºs 633 e 659, via localizada em frente à Escola Positivo e que da fundo as dependências da APAE.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_398-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_398-25.pdf</t>
   </si>
   <si>
     <t>Indico que as refeições da Escola Municipal Maria Barbosa sejam elaboradas na própria escola, tendo em vista que trata-se de uma escola de período integral.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_399-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_399-25.pdf</t>
   </si>
   <si>
     <t>Uma campanha permanente de conscientização sobre a prática de esmolas, como slogan "Esmola não muda vidas", acompanhada de ações sociais efetivas de acolhimento e reinserção social de pessoas em situação de rua e vulnerabilidade,</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_400-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_400-25.pdf</t>
   </si>
   <si>
     <t>A instalação de placas de orientação e advertência na Praça Dez de Março, contendo as seguintes determinações:</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_401-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_401-25.pdf</t>
   </si>
   <si>
     <t>O reforço imediato das ações de abordagem e acompanhamento dos moradores de rua, ampliando o trabalho das equipes técnicas e garantindo atendimento humanizado, contínuo e eficaz.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_402-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_402-250001.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a restauração completa do Museu Histórico "Capitão Joaquim Ribeiro da Rocha", incluindo reparos estruturais, melhorias internas, preservação do acervo e revitalização do entorno.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_403-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_403-250001.pdf</t>
   </si>
   <si>
     <t>A realização de limpeza e desobstrução dos bueiros no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_404-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_404-25.pdf</t>
   </si>
   <si>
     <t>Indica instalação da Guarda Civil Municipal no município de Ituverava-SP.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_405-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_405-25.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a roçada e limpeza do calçamento da Praça Povoado Lopes, localizada no loteamento Jardim Paulo Lopes.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_406-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_406-25.pdf</t>
   </si>
   <si>
     <t>A aplicação de herbicida ecológico (mata-mato sustentável) para realização de capina química em diversos pontos do município, especialmente nos locais onde o crescimento excessivo de vegetação tem dificultado a circulação e prejudicado a conservação dos espaços públicos.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_407-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_407-25.pdf</t>
   </si>
   <si>
     <t>Indico ao setor competente a adoção das providências necessárias para reajustar a bolsa-auxílio paga aos estagiários da Prefeitura de Ituverava para o valor de R$ 800,00.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_408-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_408-25.pdf</t>
   </si>
   <si>
     <t>Instalação de  de "Proibido Estacionar" sobre o aterro da represa Dr. Paulo Borges, bem como placas de aviso de risco, incluindo: Proibido nadar e Atenção: circulação de embarcação, jet skis e outras.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_409-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_409-25.pdf</t>
   </si>
   <si>
     <t>Instalação de sinalização viária e redutores de velocidade na área da Praça Dez de Março, próximo ao Aritana Churrascaria e Pizzaria, conforme solicitado pelos moradores.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_410-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_410-25.pdf</t>
   </si>
   <si>
     <t>INDICO que o Poder Executivo envie ao Plenário desta Casa de Leis, um Projeto de Lei para tornar obrigatório a realização de exames médicos periódicos anuais para os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Que adote as providências necessárias para providenciar o chamamento de 2 (dois) fiscais de postura, visando atender às necessidades da fiscalização de postura no município de Ituverava.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>A instalação de placa de "Proibido Estacionar" em frente às lotéricas do município, garantindo espaço adequado para a parada do carro-forte durante operações de transporte de valores.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Que seja estudada e implementada a possibilidade de abertura de vagas prioritárias ou exclusivas nas aulas de hidroginástica oferecidas no Centro de Convivência de Idosos de Ituverava para pessoas (principalmente idosos ou não necessariamente idosos).</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídas diretrizes de projetos e ações para a Saúde Mental Materna no município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Que sejam incluídas diretrizes de projetos e ações para Políticas Públicas em Segurança Pública, visando a expansão do Programa de Monitoramento para as escolas municipais</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>Que sejam incluídas diretrizes de projetos e ações para Políticas Públicas no atendimento à criança e adolescente, visando a prevenção ao uso abusivo de drogas, com a destinação de recursos para o PROERD</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>OFRES</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo</t>
   </si>
   <si>
     <t>Ofício nº 038/2025-SE, que tem a finalidade de encaminhar as respostas dos requerimentos de nºs 001 e 003/25 de autoria do vereador Fernando Matos e 002/25 de autoria do vereador Marcelo Celestino Pereira.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Respostas aos requerimentos, conforme ofício nº 094/2025.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/resposta_de_req._discussao_005_006_e_007-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/resposta_de_req._discussao_005_006_e_007-25.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 114/2025-SE_x000D_
 Resposta aos requerimentos n.º 005/2025 de autoria do vereador Guilherme Marian dos Santos, n.ºs 006 e 007/2025 de autoria do vereador Eugênio Luiz de Paula</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Resposta ao protocolo nº 1607/2025 da Câmara, referente a pedido de providências para a instalação da caixa d'água da EMEI Guanabara.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Ofício n.º 164/2025-SE_x000D_
 Respostas dos requerimentos de discussão._x000D_
 De autoria do vereador Guilherme Mariano nº 035/25_x000D_
 De autoria do vereador Marcelo Celestino nº 036/25_x000D_
 De autoria do vereador Fernando Matos nº 037/25_x000D_
 De autoria do vereador Eugênio Luiz nº 038/25._x000D_
 De cópias em anexo.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Ofício n.º 190/2025-SE_x000D_
 Resposta dos requerimentos _x000D_
 N.º 039-25 de autoria do vereador Guilherme Mariano dos Santos._x000D_
 Nº 040-25 de autoria do vereador Marcelo Celestino Pereira_x000D_
 N.º 041-25 de autoria do vereador Eugênio Luiz de Paula_x000D_
 N.º 042-25 de autoria da vereadora Roberta Foroni de Freitas Joazeiro</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/resposta_ao_req._discussao_no_046-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/resposta_ao_req._discussao_no_046-25.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 202/2025-SE_x000D_
 Resposta ao requerimento de discussão n.º 046/25 de autoria do vereador Guilherme Mariano, conforme documento anexo.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/dilacao_aos_req._discussao_no_043_048_e_047-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/dilacao_aos_req._discussao_no_043_048_e_047-25.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 203/2025-SE_x000D_
 Em atenção aos requerimentos de discussão nº 043, e 048/25 de autoria do vereador Guilherme Mariano e nº 047/25 de autoria do vereador Cássio Domiciano, solicita dilação do prazo por mais 30 dias .</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Ofício n.º 213/2025-SE_x000D_
 Respostas aos requerimentos de discussão_x000D_
 N.ºs: 043 e 048/25 de autoria do vereador Guilherme Mariano dos Santos_x000D_
 Nº 047/25 de autoria do vereador Cássio Gonçalves Teixeira Domiciano._x000D_
 Requer a desconsideração do pedido de dilação de prazo que conta no ofício n.º 203/25.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>Ofício nº 220/25-SE, que encaminha respostas dos Requerimentos de Discussão nºs: 049/25, 050/25, 051/25, 052/25 e 054/25.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
@@ -6359,215 +6359,215 @@
   <si>
     <t>Ofício nº 056/25-SE, que solicita dilação de prazo para encaminhamento das respostas dos requerimentos de nº s: 005/25 de autoria do vereador Guilherme Mariano e nºs: 006 e 007/25 de autoria do vereador Eugênio de Paula.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>Ofício nº 060/25-SE, que solicita dilação de prazo para encaminhamento das respostas dos requerimentos de nº s: 004/25 de autoria do vereador Evando da Mota e nºs: 008 e 009/25 de autoria do vereador Fábio Gibaile.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Ofício nº 059/25-SE, que solicita convocação de Sessão Extraordinária, após sessão ordinária do dia 01/04/25,objetivando a apreciação do Projeto de Lei Complementar para implantação do Programa Especial de Recuperação Fiscal-REFIS-2025, do SAAE.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>Ofício nº 058/25-SE, que solicita convocação de Sessão Extraordinária, após sessão ordinária do dia 01/04/25, objetivando a apreciação do Projeto de Lei Complementar para implantação do Programa Especial de Recuperação Fiscal-REFIS-2025, do município de Ituverava.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/oficio_n.o_044-2025-gab.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/oficio_n.o_044-2025-gab.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 044/2025-GAB_x000D_
 Em atenção ao ofício protocolado sob. n.º 1.679/2025, vem informar o Secretário do Meio Ambiente, não poderá estar presente no Reunião Ordinária do dia 1 de abril de 2025 às 18:30, em razão de compromisso previamente agendado.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/oficio_n.o_045-2025-gab.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/oficio_n.o_045-2025-gab.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 045/2025-GAB_x000D_
 Pedido de leitura em plenário do convite da 4ª Ituve Bike, o evento reunirá ciclistas da cidade e região, no dia 06 de abril de 2025 as 7:30 com saída do Parque Recreio.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/oficio_n.o_046-2025-gab.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/oficio_n.o_046-2025-gab.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 046/2025-GAB_x000D_
 Pedir a leitura em plenário do convite da 7ª Conferência Municipal da Saúde de Ituverava e 1ª Conferência da Saúde do Trabalhador e da Trabalhadora de Ituverava, no dia 02 de abril de 2025 a partir das 13hs no CAPS Viver.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>Ofícios nºs 056 e 060/2025 de autoria do Executivo, que solicita dilação de prazo por mais 30 dias para encaminhar as respostas dos Requerimentos de Discussão nºs: 004, 005, 006, 007, 008 e 009/2025, de autoria dos vereadores Evando Mota, Fábio Gibaile, Guilherme Mariano e Eugênio Luiz de Paula.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>Ofícios nºs 0127 e 0133/25 que requer dilação de prazo por mais 30 dias para encaminhamento das respostas aos requerimentos de discussão nºs: 028, 030, 032 e 034/25.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>Ofício nº 162/2025-SE, que encaminha cópias das leis municipais de nºs 4.890/25, 4891/25 e 4.892/25 já devidamente sancionadas pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>Ofício nº 165/2025-SE, que solicita que se proceda à convocação de Sessão Extraordinária para apreciação de 02 projetos, sendo o primeiro "Dispõe sobre a criação de vagas dos cargos de provimento efetivo e o segundo que "Autoriza a abertura de crédito adicional suplementar no orçamentoFiscal e da Seguridade do exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/oficio_0175-25-se.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/oficio_0175-25-se.pdf</t>
   </si>
   <si>
     <t>Ofício nº 175/25-SE, de autoria do Executivo, que encaminha cópias das Lei Municipais nº s 4.893, 4894 e 4.895/25 já devidamente sancionadas.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Ofício n.º 188/2025-SE_x000D_
 Encaminha Projeto de lei que "Dispõe sobre o Plano Plurianual do Munícipio de Ituverava, para o período de 2026 a 2029."</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>Ofício n.º186/2025-SE_x000D_
 Que proceda à convocação de Sessão Extraordinária para apreciação de Projeto de Lei , que dispõe sobre a desafetação de área urbana no município, conforme seguem em anexo.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>Ofício n.º 114/2025-SE_x000D_
 Dando ciência, acerca do Plano de Sustentabilidade para melhoria e ampliação do sistema de abastecimento de água, com o objetivo de ampliar a capacidade de armazenamento de água potável e assegurar a eficiência no fornecimento da água, conforme documento anexo.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/oficio_no_219-2025-se.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/oficio_no_219-2025-se.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 219/2025-SE_x000D_
 Cópias de Leis Municipais n.º 4.898/25, 4.899/25 e 4.900/25 já devidamente sancionada pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>Ofício nº 222/2025-SE, de autoria do Executivo, que solicita dilação de prazo por mais 30 dias para fornecer a resposta do Requqerimento de Discussão nº 053/25, de autoria do vereador Guilherme Mariano.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Ofício n.º 239/2025-SE_x000D_
 Encaminha para apreciação Projeto de Lei "Acrescenta o parágrafo único no artigo 1º da Lei nº 4.512/18.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/oficio_no_240-25-se.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/oficio_no_240-25-se.pdf</t>
   </si>
   <si>
     <t>Ofício nº 240/2025-SE_x000D_
 Encaminha cópias das Leis Municipais de n.º: 4.901, 4.902 e 4.903/2025, já devidamente sancionadas pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/oficio_no_243-25-se_pedindo_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/oficio_no_243-25-se_pedindo_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 243/2025-SE_x000D_
 Que proceda à convocação de Sessão Extraordinária, para apreciação do Projeto de Lei que autoriza a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2025 e dá outras providências, conforme segue em anexo.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
     <t>Providenciar o repasse referente ao Convênio Médico, conforme a Lei 4.068/12 destinada à assistência médica hospitalar, demonstrado na folha de pagamento dos inativos da Câmara (AFMI).</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>OFESP</t>
   </si>
   <si>
     <t>Ofício Especial</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/oficio_no_307-25_apae.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/oficio_no_307-25_apae.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 307/2025  - APAE_x000D_
 Solicita o apoio dessa Câmara em prol da defesa e valorização dessas instituições, que exercem papel insubstituível na formação educacional e no desenvolvimento das pessoas com deficiência. Conforme ofício em anexo.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_substitutivo_no_001-25_ao_projeto_de_lei_n.o_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_substitutivo_no_001-25_ao_projeto_de_lei_n.o_019-25.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo nº 001 ao Projeto de Lei nº 019/25, que institui o uso do "Cordão de Girassol" como instrumento facultativo auxiliar de orientação e identificação de pessoas com deficiência oculta, no município de Ituverava-SP e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>REQPE</t>
   </si>
   <si>
     <t>Requerimento de Pesar</t>
   </si>
   <si>
     <t>Pelo falecimento de ZÉLIA MOTA FERREIRA, ocorrido no dia 05/01/2025.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Pelo falecimento de LARISSA COELHO DIAS CAMPOS, ocorrido no dia 27/12/2024.</t>
   </si>
   <si>
     <t>798</t>
   </si>
@@ -6694,201 +6694,201 @@
   <si>
     <t>918</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA MADALENA  BARINI PEDRO, ocorrido  no dia 08/02/2025.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Pelo falecimento de FRANCISCO LIMA DA SILVA, ocorrido no dia 17/02/2025.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/925/req._de_pesar_no_032-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/925/req._de_pesar_no_032-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do sr. Jorcelino Meneghini, ocorrido no dia 17 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/926/req._de_pesar_no_033-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/926/req._de_pesar_no_033-25.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/929/req._de_pesar_no_034-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/929/req._de_pesar_no_034-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LEONARDO OLIVEIRA PIRES, ocorrido no dia 18/02/2025.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/930/req._de_pesar_no_035-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/930/req._de_pesar_no_035-25.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/931/req._de_pesar_no_036-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/931/req._de_pesar_no_036-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LEONARDO DE OLIVEIRA PIRES, ocorrido no dia 18/02/2025.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/932/req._de_pesar_no_037-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/932/req._de_pesar_no_037-25.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/934/req._de_pesar_no_038-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/934/req._de_pesar_no_038-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO COLOMBINO, ocorrido no dia 20/02/2025.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/936/req._de_pesar_no_039-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/936/req._de_pesar_no_039-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SELMA DE SOUZA RABELO BOFE, ocorrido no dia 22/02/2025.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/961/req._de_pesar_no_040-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/961/req._de_pesar_no_040-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LEONARDO APARECIDO VITAL JUSTINO, ocorrido no dia 19/02/2025.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/962/req._pesar_no_041-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/962/req._pesar_no_041-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LAURO AFONSO DE LIMA MACHADO, ocorrido no dia 04/03/2025.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/963/req._pesar_no_042-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/963/req._pesar_no_042-25.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/964/req._pesar_no_043-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/964/req._pesar_no_043-25.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/965/req._pesar_no_044-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/965/req._pesar_no_044-25.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/966/req._pesar_no_045-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/966/req._pesar_no_045-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JORCELINO MENEGHINI, ocorrido no dia 17/02/2025.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/969/req._pesar_no_046-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/969/req._pesar_no_046-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DALANA ESTER, ocorrido no dia 04/03/2025.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/970/req._pesar_no_047-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/970/req._pesar_no_047-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÍNTIA APARECIDA MIRANDA DE PAULA, ocorrido no dia 05/03/2025.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/971/req._pesar_no_048-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/971/req._pesar_no_048-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ CARLOS DA SILVA, ocorrido no dia 28/02/2025.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/972/req._pesar_no_049-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/972/req._pesar_no_049-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA LÚCIA PEREIRA DA SILVA, ocorrido no dia 26/02/2025.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/973/req._pesar_no_050-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/973/req._pesar_no_050-25.pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/976/req._pesar_no_051-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/976/req._pesar_no_051-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EURÍPEDES TEODORO DE OLIVEIRA, ocorrido no dia 01/03/2025.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO GUILHERME DE SOUZA NASCIMENTO, ocorrido no dia 13/03/2025.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>Pelo falecimento do SARGENTO PM JOÃO GUILHERME DE SOUZA NASCIMENTO, ocorrido no dia 13/03/2025.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIANA APARECIDA CRUZ SILVEIRA, ocorrido no dia 08/03/2025.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
@@ -6925,3510 +6925,3510 @@
   <si>
     <t>Pelo falecimento de GLÓRIA APARECIDA DE OLIVEIR CARVALHO, ocorrido no dia 18/03/2025.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Pelo falecimento de LILIANE DA SILVA AZEVEDO, ocorrido no dia 18/03/2025.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>Pelo falecimento de MARILDA NUNES MIRANDA, ocorrido no dia 23/03/2025.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/req._pesar_no_065-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/req._pesar_no_065-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DE LOURDES SANDOVAL MOREIRA JAIKIN, ocorrido no dia 25/03/2025.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO QUINTINO DE SOUZA, ocorrido no dia 26/03/2025.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>Pelo falecimento de João Quintino de Souza, ocorrido no dia 26/03/2025.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/req._pesar_no_070-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/req._pesar_no_070-25.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/req._pesar_no_071-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/req._pesar_no_071-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BRÁS CASSIANO DA SILVA, ocorrido no dia 25/03/2025.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIÃO FERREIRA, ocorrido no dia 21/03/2025.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Pelo falecimento de APARECIDA JARDIM, ocorrido no dia 22/03/2025.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/req._pesar_no_078-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/req._pesar_no_078-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO LUIZ ALVES DA SILVA, ocorrido no dia 08/04/2025.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/req._pesar_no_079-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/req._pesar_no_079-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DORIVAL SILVA PEREIRA, ocorrido no dia 09/03/2025.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/req._pesar_no_080-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/req._pesar_no_080-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DORIVAL DA SILVA PEREIRA, ocorrido no dia 09/04/2025.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/req._pesar_no_081-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/req._pesar_no_081-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MAICKON ANTÔNIO COUTO VIANA, ocorrido no dia 20/04/2025.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/req._pesar_no_082-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/req._pesar_no_082-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANGÉLICA DAPARECIDA VELOSO DE SOUZA TEIXEIRA, ocorrido no dia 16/04/2025.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/req._pesar_no_083-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/req._pesar_no_083-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DAS DORES FERRATO ATAÍDE DE SOUZA, ocorrido no dia 19/04/2025.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/req._pesar_no_084-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/req._pesar_no_084-25.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/req._pesar_no_085-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/req._pesar_no_085-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FLORINDA DE ANDRADE GUARNIERI, ocorrido no dia 22/04/2025.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/req._pesar_no_086-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/req._pesar_no_086-25.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/req._pesar_no_087-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/req._pesar_no_087-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JORGE MÁRIO BERGOGLIO (PAPA FRANCISCO), ocorrido no dia 21/04/2025.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/req._pesar_no_088-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/req._pesar_no_088-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Ézio Atahyde de Souza, ocorrido no dia 25/04/2025.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/req._pesar_no_089-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/req._pesar_no_089-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DALVA GIROTO CONSTANTE, falecida no dia 26/04/2025.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/req._pesar_no_090-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/req._pesar_no_090-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DALVA GIROTO CONSTANTE, ocorrido no dia 26/04/2025.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/req._pesar_no_091-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/req._pesar_no_091-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de TONI WILLIAN PINHEIRO LOPES DE PAULA, ocorrido no dia 26/04/2025.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/req._pesar_no_092-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/req._pesar_no_092-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIANA PEREIRA LUZ, ocorrido no dia 23/04/2025.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/req._pesar_no_093-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/req._pesar_no_093-25.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/req._pesar_no_094-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/req._pesar_no_094-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ÉZIO ATHAYDE DE SOUZA, ocorrido no dia 25/04/2025.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/req._pesar_no_095-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/req._pesar_no_095-25.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/req._pesar_no_096-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/req._pesar_no_096-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FRANCISCO TEIXEIRA, ocorrido no dia 27/04/2025.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/req._pesar_no_097-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/req._pesar_no_097-25.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/req._pesar_no_098-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/req._pesar_no_098-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Ézio Athayde de Souza, ocorrido no dia 25/04/2025.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/req._pesar_no_099-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/req._pesar_no_099-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WILSON DE CARVALHO, ocorrido no dia 06/05/2025.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/req._pesar_no_100-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/req._pesar_no_100-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JURACI DO NASCIMENTO GOMES, ocorrido no dia 06/05/2025.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/req._pesar_no_101-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/req._pesar_no_101-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EURÍPEDES APARECIDO FROTA DUQUE, ocorrido no dia 07/05/2025.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/req._pesar_no_102-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/req._pesar_no_102-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ EURÍPEDES LOURENÇO BORGES, ocorrido no dia 05/05/2025.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/req._pesar_no_103-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/req._pesar_no_103-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO AUGUSTO DOMENCIANO, ocorrido no dia 04/05/2025.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/req._pesar_no_104-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/req._pesar_no_104-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARISTOTOLE SILVÉRIO, ocorrido no dia 30/04/2025.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/req._pesar_no_105-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/req._pesar_no_105-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARCO ANTÔNIO DA CRUZ MACEDO, ocorrido no dia 10/05/2025.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/req._pesar_no_106-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/req._pesar_no_106-25.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/req._pesar_no_107-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/req._pesar_no_107-25.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/req._pesar_no_108-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/req._pesar_no_108-25.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/req._pesar_no_109-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/req._pesar_no_109-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDSON ADÃO MARTINS, ocorrido no dia 11/05/2025.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/req._pesar_no_110-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/req._pesar_no_110-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ROBSON DE OLIVEIRA SOUZA, ocorrido no dia 10/05/2025.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/req._pesar_no_111-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/req._pesar_no_111-25.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/req._pesar_no_112-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/req._pesar_no_112-25.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/req._pesar_no_113-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/req._pesar_no_113-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ RODRIGUES FILHO, ocorrido no dia 11/05/2025.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/req._pesar_no_114-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/req._pesar_no_114-25.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/req._pesar_no_115-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/req._pesar_no_115-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CLÁUDIA BALDUÍNO SILVA E SOUZA, ocorrido no dia 10/05/2025.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/req._pesar_no_116-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/req._pesar_no_116-25.pdf</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/req._pesar_no_117-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/req._pesar_no_117-25.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/req._pesar_no_118-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/req._pesar_no_118-25.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/req._pesar_no_119-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/req._pesar_no_119-25.pdf</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/req._pesar_no_120-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/req._pesar_no_120-25.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/req._pesar_no_121-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/req._pesar_no_121-25.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/req._pesar_no_122-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/req._pesar_no_122-25.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/req._pesar_no_123-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/req._pesar_no_123-25.pdf</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/req._pesar_no_124-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/req._pesar_no_124-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GLEISE MÔNICA MATHIAS DE SOUSA, ocorrido no dia 17/05/2025.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/req._pesar_no_125-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/req._pesar_no_125-25.pdf</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/req._pesar_no_126-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/req._pesar_no_126-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA NAGASHIMA RUBIRA, ocorrido no dia 17/05/2025.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/req._pesar_no_127-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/req._pesar_no_127-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DIRCE SANTAROSA DOS SANTOS, ocorrido no dia 13/05/2025.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/req._pesar_no_129-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/req._pesar_no_129-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JUVENAL FACIOLI, ocorrido no dia 17/05/2025.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/req._pesar_no_130-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/req._pesar_no_130-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HELY MARCHIORI, ocorrido no dia 19/05/2025.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/req._pesar_no_132-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/req._pesar_no_132-25.pdf</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/req._pesar_no_133-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/req._pesar_no_133-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MEIRE ROSA DA SILVA, ocorrido no dia 18/05/2025.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/req._pesar_no_134-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/req._pesar_no_134-25.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/req._pesar_no_135-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/req._pesar_no_135-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ANTÔNIO GUARNIERI, ocorrido no dia 19/05/2025.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/req._pesar_no_136-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/req._pesar_no_136-25.pdf</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/req._pesar_no_137-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/req._pesar_no_137-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GLEICI MÔNICA MATHIAS SOUSA, ocorrido no dia 17/05/2025.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1251/req._pesar_no_138-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1251/req._pesar_no_138-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NELY SILVA, ocorrido no dia 29/05/2025.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1252/req._pesar_no_139-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1252/req._pesar_no_139-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ CARLOS DOS SANTOS, ocorrido no dia 26/05/2025.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1253/req._pesar_no_140-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1253/req._pesar_no_140-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO DONIZETE FONSECA, ocorrido no dia 25/05/2025.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1254/req._pesar_no_141-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1254/req._pesar_no_141-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BÁRBARA APARECIDA DA SILVA NUNES, ocorrido no dia 23/05/2025.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1255/req._pesar_no_142-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1255/req._pesar_no_142-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ DONIZETI PERONI, ocorrido no dia 20/05/2025.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1256/req._pesar_no_143-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1256/req._pesar_no_143-25.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1264/req._pesar_no_144-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1264/req._pesar_no_144-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANA MARIA SOARES DE OLIVEIRA FONSECA, ocorrido no dia 30/05/2025.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1266/req._pesar_no_145-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1266/req._pesar_no_145-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JULIETA ALVES CORTEZ, ocorrido no dia 02/06/2025.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1267/req._pesar_no_146-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1267/req._pesar_no_146-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento der BÁRBARA APARECIDA DA SILVA NUNES, ocorrido no dia 23/05/2025.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1268/req._pesar_no_147-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1268/req._pesar_no_147-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANA PAULA MARTINS CAMPOS, ocorrido no dia 01/06/2025.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1269/req._pesar_no_148-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1269/req._pesar_no_148-25.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1270/req._pesar_no_149-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1270/req._pesar_no_149-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PAULO SEBASTIÃO SAMPAIO, ocorrido no dia 02/06/2025.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1271/req._pesar_no_150-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1271/req._pesar_no_150-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO DONIZETI FONSECA, ocorrido no dia 25/05/2025.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1272/req._pesar_no_151-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1272/req._pesar_no_151-25.pdf</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1275/req._pesar_no_153-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1275/req._pesar_no_153-25.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1276/req._pesar_no_154-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1276/req._pesar_no_154-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARILENE DE PAULA SILVA, ocorrido no dia  01/06/2025.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1277/req._pesar_no_155-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1277/req._pesar_no_155-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARILENE DE PAULA SILVA, ocorrido no dia 01/06/2025.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1286/req._pesar_no_156-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1286/req._pesar_no_156-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PATRÍCIA PEREIRA DA SILVA, ocorrido no dia 09/06/2025.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1287/req._pesar_no_157-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1287/req._pesar_no_157-25.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1288/req._pesar_no_158-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1288/req._pesar_no_158-25.pdf</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1289/req._pesar_no_159-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1289/req._pesar_no_159-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ LUIZ NOGUEIRA, ocorrido no dia 04/06/2025.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1290/req._pesar_no_160-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1290/req._pesar_no_160-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ADÍLSON ANDREOLLI, ocorrido no dia 06/06/2025.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1293/req._pesar_no_161-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1293/req._pesar_no_161-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ADÍLSON ANDREOLLI, ocorrido no dia 09/06/2025.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1294/req._pesar_no_162-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1294/req._pesar_no_162-25.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1295/req._pesar_no_163-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1295/req._pesar_no_163-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ MOREIRA DA CRUZ, ocorrido no dia 09/06/2025.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1301/req._pesar_no_164-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1301/req._pesar_no_164-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DA GRAÇA MATTOS DA SILVA, ocorrido no dia 10/06/2025.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1302/req._pesar_no_165-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1302/req._pesar_no_165-25.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1303/req._pesar_no_166-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1303/req._pesar_no_166-25.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1304/req._pesar_no_167-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1304/req._pesar_no_167-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MANOEL SIMÃO MOREIRA (NENÊ), ocorrido no dia 12/06/2025.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1305/req._pesar_no_168-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1305/req._pesar_no_168-25.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1306/req._pesar_no_169-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1306/req._pesar_no_169-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO CARLOS GALDIANO, ocorrido no dia 13/06/2025.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1307/req._pesar_no_170-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1307/req._pesar_no_170-25.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1308/req._pesar_no_171-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1308/req._pesar_no_171-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA CONCEIÇÃO DA SILVA, ocorrido no dia 11/06/2025.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1314/req._pesar_no_172-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1314/req._pesar_no_172-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DENES APARECIDO ARRUDA FERREIRA, ocorrido no dia 14/06/2025.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1315/req._pesar_no_173-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1315/req._pesar_no_173-25.pdf</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1316/req._pesar_no_174-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1316/req._pesar_no_174-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ MOREIRA DA CRUZ, ocorrido no dia 10/06/2025.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1317/req._pesar_no_175-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1317/req._pesar_no_175-25.pdf</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1325/req._pesar_no_176-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1325/req._pesar_no_176-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JULIANA ANDRADE DIAS, ocorrido no dia 17/06/2025.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1326/req_pesar_no_177-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1326/req_pesar_no_177-25.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1327/req_pesar_no_178-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1327/req_pesar_no_178-25.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1334/req._pesar_no_179-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1334/req._pesar_no_179-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JULIANA ANDRADE DIAS,  ocorrido no dia 17/06/2025.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1338/req_pesar_no_180-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1338/req_pesar_no_180-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LÁZARO QUINTINO DA SILVA, OCORRIDO NO DIA 24/06/2025.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1339/req._pesar_no_181-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1339/req._pesar_no_181-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LÁZARO QUINTINO DA SILVA, ocorrido no dia 24/06/2025.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1345/req_pesar_no_182-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1345/req_pesar_no_182-25.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1347/req._pesar_no_183-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1347/req._pesar_no_183-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DE LOURDES SILVA SOUZA, ocorrido no dia 15/06/2025.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1348/req_pesar_no_184-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1348/req_pesar_no_184-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ EDUARDO DA SILVA SANTOS, ocorrido no dia 22/06/2025.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1349/req_pesar_no_185-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1349/req_pesar_no_185-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HÉLIO MAESTRE DA CRUZ, ocorrido no dia 23/06/2025.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1350/req_pesar_no_186-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1350/req_pesar_no_186-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA HELENA DE OLIVEIRA FREITAS, ocorrido no dia 26/06/2025.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1351/req._pesar_no_187-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1351/req._pesar_no_187-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANA MARIA CRISTOVÃO DOS SANTOS, ocorrido no dia 19/06/2025.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1352/req._pesar_no_188-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1352/req._pesar_no_188-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ EDUARDO DA SILVA  SANTOS, ocorrido no dia 22/06/2025.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1353/req._pesar_no_189-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1353/req._pesar_no_189-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HÉLIO ELIAS FERREIRA, ocorrido no dia 23/06/2025.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1354/req._pesar_no_190-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1354/req._pesar_no_190-25.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1357/req._pesar_no_191-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1357/req._pesar_no_191-25.pdf</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1359/req._pesar_no_193-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1359/req._pesar_no_193-25.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1360/req._pesar_no_194-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1360/req._pesar_no_194-25.pdf</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1361/req._pesar_no_195-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1361/req._pesar_no_195-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANA MARIA CRISTÓVÃO DOS SANTOS, ocorrido no dia 19/06/2025.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1362/req_pesar_no_196-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1362/req_pesar_no_196-25.pdf</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1366/req._pesar_no_197-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1366/req._pesar_no_197-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DENÍLSON VIEIRA DA CUNHA, ocorrido no dia 29/06/2025.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1367/req._pesar_no_198-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1367/req._pesar_no_198-25.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1369/req._pesar_no_199-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1369/req._pesar_no_199-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimeno do sr. FREIDNEY VITALE, ocorrido no dia 01/07/25.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1370/req._pesar_no_200-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1370/req._pesar_no_200-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de MARIA ELZA RODRIGUES, ocorrido no dia 27 de junho de 2025.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1371/req._pesar_no_201-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1371/req._pesar_no_201-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Elaine da Silva Sampaio, ocorrido no dia 29 de junho de 2025.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1372/req._pesar_no_202-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1372/req._pesar_no_202-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de FREDNEY VITALE, ocorrido no dia 01 de julho de 2025.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1376/req._pesar_no_203-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1376/req._pesar_no_203-25.pdf</t>
   </si>
   <si>
     <t>Falecimento de Fredney Vitale</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1377/req._pesar_no_204-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1377/req._pesar_no_204-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALICE JACOB PEREIRA GONÇALVES, ocorrido no dia 01/07/2025.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1378/req._pesar_no_205-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1378/req._pesar_no_205-25.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1379/req._pesar_no_206-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1379/req._pesar_no_206-25.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1380/req._pesar_no_207-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1380/req._pesar_no_207-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA LUIZA DA SILVA BENEVIDES, ocorrido no dia 02/07/2025.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1381/req._pesar_no_208-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1381/req._pesar_no_208-25.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1382/req._pesar_no_209-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1382/req._pesar_no_209-25.pdf</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/req._pesar_no_210-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/req._pesar_no_210-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ MENEGUINI, ocorrido no dia 06/07/2025.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/req._pesar_no_211-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/req._pesar_no_211-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ MENEGUINI, ocorrido no dia 06/07/2025.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/req._pesar_no_212-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/req._pesar_no_212-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA GISLENE GONÇALVES COSTA, ocorrido no dia 11/07/2025.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/req._pesar_no_213-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/req._pesar_no_213-25.pdf</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/req._pesar_no_214-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/req._pesar_no_214-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARCOS LIPORACI ENOUT. ocorrido no dia 11/07/2025.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/req._pesar_no_215-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/req._pesar_no_215-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DELMIRA MARCHI DE ASSIS, ocorrido no dia 08/07/2025.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/req._pesar_no_216-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/req._pesar_no_216-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de RITA MARQUES BENTO TROVO, ocorrido no dia 13/07/2025.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/req._pesar_no_217-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/req._pesar_no_217-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NIVALDO APARECIDO BALATOR, ocorrido no dia 20/07/2025.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/req._pesar_no_218-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/req._pesar_no_218-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SUELEN DE FÁTIMA KOCIANI, ocorrido no dia 15/07/2025.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/req._pesar_no_219-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/req._pesar_no_219-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO FURTANI, ocorrido no dia 15/07/2025.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/req._pesar_no_220-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/req._pesar_no_220-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WALTER FALLEIROS TELLES, ocorrido no dia 15/07/2025.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/req._pesar_no_221-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/req._pesar_no_221-25.pdf</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/req._pesar_no_222-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/req._pesar_no_222-25.pdf</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/req._pesar_no_223-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/req._pesar_no_223-25.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/req._pesar_no_224-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/req._pesar_no_224-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDRESA RODRIGUES DA SILVA, ocorrido no dia 17/07/2025.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/req._pesar_no_225-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/req._pesar_no_225-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDINEY RODRIGUES MELO, ocorrido no dia 19/07/2025.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/req._pesar_no_226-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/req._pesar_no_226-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de TÉRCIO BELIZÁRIO, ocorrido no dia 19/07/2025.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/req._pesar_no_227-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/req._pesar_no_227-25.pdf</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/req._pesar_no_228-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/req._pesar_no_228-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDINEY RODRIGUES DA SILVA, ocorrido no dia 19/07/2025.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/req._pesar_no_229-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/req._pesar_no_229-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARQUES ANTÔNIO VERONEZ, ocorrido no dia 16/07/2025.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/req._pesar_no_230-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/req._pesar_no_230-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDRESA RODDRIGUES DA SILVA, ocorrido no dia 17/07/25.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/req._pesar_no_231-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/req._pesar_no_231-25.pdf</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/req._pesar_no_232-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/req._pesar_no_232-25.pdf</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/req._pesar_no_233-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/req._pesar_no_233-25.pdf</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/req._pesar_no_234-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/req._pesar_no_234-25.pdf</t>
   </si>
   <si>
     <t>Falecimento de Helenice Garcia da Silva ocorrido no dia 20/07/25</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Pelo falecimento de Ismar Rodrigues Saberá</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/req._pesar_no_236-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/req._pesar_no_236-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Rildo Foroni</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/req._pesar_no_237-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/req._pesar_no_237-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Elsa Carrion Degrande ocorrido dia 22/07/25</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/req._pesar_no_238-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/req._pesar_no_238-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ISMAR RODRIGUES SABARÁ, ocorrido no dia 23/07/2025.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/req._pesar_no_239-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/req._pesar_no_239-25.pdf</t>
   </si>
   <si>
     <t>/Pelo falecimento de ELSA CARRION DEGRANDE, ocorrido no dia 22/07/2025.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/req._pesar_no_240-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/req._pesar_no_240-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HELENICE GARCIA DA SILVA, ocorrido no dia 20/07/2025.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/req._pesar_no_241-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/req._pesar_no_241-25.pdf</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Pelo falecimento de RILDO FORONI, ocorrido no dia 23/07/2025.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/req._pesar_no_243-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/req._pesar_no_243-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Ismar Rodrigues Sabará, ocorrido no dia 23/07/2025.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/req._pesar_no_244-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/req._pesar_no_244-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DORVALINA DE SOUZA, ocorrido no dia 26/07/2025.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/req._pesar_no_245-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/req._pesar_no_245-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de INÊS DE JESUS FELISBINO, ocorrido no dia 25/07/2025.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/req._pesar_no_246-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/req._pesar_no_246-25.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/req._pesar_no_247-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/req._pesar_no_247-25.pdf</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/req._pesar_no_248-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/req._pesar_no_248-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO BATISTA BARBOSA (JOÃO BILISCA), ocorrido no dia 29/07/2025.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/req._pesar_no_249-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/req._pesar_no_249-25.pdf</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ VICENTE NETO, ocorrido no dia 31/07/2025.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/req._pesar_no_251-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/req._pesar_no_251-25.pdf</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/req._pesar_no_252-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/req._pesar_no_252-25.pdf</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/req._pesar_no_253-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/req._pesar_no_253-25.pdf</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/req._pesar_no_254-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/req._pesar_no_254-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de INÊS DE JESUS FELISBINO, ocorrido no dia 26/07/2025.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_255-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_255-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO DE MATOS FILHO, ocorrido no dia 01/08/2025.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/req._pesar_no_257-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/req._pesar_no_257-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EUGÊNIO LUIZ DE PAULA, ocorrido no dia 06/08/2025.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/req._pesar_no_258-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/req._pesar_no_258-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÉLIO DE OLIVEIRA NUNES, ocorrido no dia 06/08/2025.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/req._pesar_no_259-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/req._pesar_no_259-25.pdf</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/req._pesar_no_260-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/req._pesar_no_260-25.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/req._pesar_no_261-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/req._pesar_no_261-25.pdf</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/req._pesar_no_262-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/req._pesar_no_262-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDERSON LUIZ DE BRITO GODOI, ocorrido no dia 05/08/2025.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/req._pesar_no_263-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/req._pesar_no_263-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BENEDITO PERIGO, ocorrido no dia 05/08/2025.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/req._pesar_no_264-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/req._pesar_no_264-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ LOPES DA SILVA, ocorrido no dia 06/08/2025.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/req._pesar_no_265-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/req._pesar_no_265-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA DE OLIVEIRA ZANON, ocorrido no dia 07/08/2025.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/req._pesar_no_266-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/req._pesar_no_266-25.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>Pelo falecimento de FABRÍCIO DE OLIVEIRA CARVALHO, ocorrido no dia 09/08/2025.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/req._pesar_no_268-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/req._pesar_no_268-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de IRACEMA JORGE PACHECO, ocorrido no dia 09/08/2025.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/req._pesar_no_269-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/req._pesar_no_269-25.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/req._pesar_no_270-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/req._pesar_no_270-25.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/req._pesar_no_271-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/req._pesar_no_271-25.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/req._pesar_no_272-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/req._pesar_no_272-25.pdf</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/req._pesar_no_273-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/req._pesar_no_273-25.pdf</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/req._pesar_no_274-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/req._pesar_no_274-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SANDRA LUZIA TOMÁZ, ocorrido no dia 31/07/2025.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/req._pesar_no_275-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/req._pesar_no_275-25.pdf</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/req._pesar_no_276-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/req._pesar_no_276-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WALTER LEÃO DE OLIVEIRA, ocorrido no dia 13/08/2025.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/req._pesar_no_277-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/req._pesar_no_277-25.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/req._pesar_no_278-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/req._pesar_no_278-25.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/req._pesar_no_279-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/req._pesar_no_279-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSE ROBERTO BATISTA, ocorrido no dia 16/08/2025</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/req._pesar_no_280-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/req._pesar_no_280-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ ROBERTO BATISTA, ocorrido no dia 16/08/2025.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/req._pesar_no_281-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/req._pesar_no_281-25.pdf</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/req._pesar_no_282-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/req._pesar_no_282-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA HELENA AGUIAR GALDIANO, ocorrido no dia 19/08/2025.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/req._pesar_no_283-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/req._pesar_no_283-25.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/req._pesar_no_284-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/req._pesar_no_284-25.pdf</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/req._pesar_no_285-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/req._pesar_no_285-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ADALTO GODOY SOARES, ocorrido no dia 22/08/2025.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/req._pesar_no_286-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/req._pesar_no_286-25.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/req._pesar_no_287-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/req._pesar_no_287-25.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/req._pesar_no_288-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/req._pesar_no_288-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NEUSA BARBOSA DE ANDRADE, ocorrido no dia 24/08/2025.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/req._pesar_no_289-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/req._pesar_no_289-25.pdf</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/req._pesar_no_290-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/req._pesar_no_290-25.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>Pelo falecimento de ADEMAR MAEDA, ocorrido no dia 27/08/2025.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/req._pesar_no_292-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/req._pesar_no_292-25.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/req._pesar_no_293-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/req._pesar_no_293-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MAURITA CÂNDIDA S. VIEIRA, ocorrido no dia 03/09/2025.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/req._pesar_no_295-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/req._pesar_no_295-25.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/req._pesar_no_296-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/req._pesar_no_296-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MAURITA CÂNDIDA SOUZA VIEIRA, ocorrido no dia 03/09/2025.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/req._pesar_no_297-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/req._pesar_no_297-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EDVALDO RODRIGUES PUGAS, ocorrido no dia 05/09/2025.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/req._pesar_no_298-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/req._pesar_no_298-25.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/req._pesar_no_299-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/req._pesar_no_299-25.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/req._pesar_no_300-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/req._pesar_no_300-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA FRANCISCA ALBINO, ocorrido no dia 01/09/2025.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/req._pesar_no_301-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/req._pesar_no_301-25.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/req._pesar_no_302-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/req._pesar_no_302-25.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/req._pesar_no_303-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/req._pesar_no_303-25.pdf</t>
   </si>
   <si>
     <t>Pesar do sr. José Mauricio Soares, falecido no dia 07/09/25.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/req._pesar_no_304-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/req._pesar_no_304-25.pdf</t>
   </si>
   <si>
     <t>Pesar do Sr. Boaventura de Oliveira, autoria do vereador Marcelo Celestino Pereira.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Pesar do sr. José Mauricio Soares, 07/09/25.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/req._pesar_no_306-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/req._pesar_no_306-25.pdf</t>
   </si>
   <si>
     <t>Pesar do sr. Artidório Vieira Barbosa, 08/09/25.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/req._pesar_no_307-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/req._pesar_no_307-25.pdf</t>
   </si>
   <si>
     <t>voto de pesar pelo falecimento de BOAVENTURA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/req._pesar_no_308-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/req._pesar_no_308-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ MAURÍCIO SOARES</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/req._pesar_no_309-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/req._pesar_no_309-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de ARTIDÓRIO VIEIRA BARBOSA</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/req._pesar_no_310-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/req._pesar_no_310-25.pdf</t>
   </si>
   <si>
     <t>Falecimento de Artidório Vieira Barbosa, ocorrido no dia 08/09/25.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/req._pesar_no_311-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/req._pesar_no_311-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Marisa Ferreira dos Santos Pitta, ocorrido no dia 14/09/2025.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/req._pesar_no_312-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/req._pesar_no_312-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de AIRTON RONDADO, ocorrido no dia 12/09/2025.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/req._pesar_no_314-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/req._pesar_no_314-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de AIRTON RONDADO, ocorrido no dia 12/09/2025.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/req._pesar_no_314-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/req._pesar_no_314-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Antônio de Paula, ocorrido no dia 16/06/2025.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/req._pesar_no_315-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/req._pesar_no_315-25.pdf</t>
   </si>
   <si>
     <t>Falecimento de Airton Rondado, ocorrido no dia 12 de setembro de 2025.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/req._pesar_no_316-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/req._pesar_no_316-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de TEREZINHA DE PAULA HENRIQUE LINO, ocorrido no dia 18/09/2025.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/req._pesar_no_317-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/req._pesar_no_317-25.pdf</t>
   </si>
   <si>
     <t>Falecimento da sra. Maria Aparecida Alves de Sousa, ocorrido no dia 22 de setembro de 2025.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/req._pesar_no_318-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/req._pesar_no_318-25.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/req._pesar_no_319-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/req._pesar_no_319-25.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE ROBERTO AFONSO DE SOUZA.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/req._pesar_no_320-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/req._pesar_no_320-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Nicolas de Oliveira Campos Silva ocorrido no dia 24/09/2025.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/req._pesar_no_321-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/req._pesar_no_321-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Natal de Castro Oliveira, ocorrido no dia 25/09/2025.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/req._pesar_no_322-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/req._pesar_no_322-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NATAL DE CASTRO OLIVEIRA, ocorrido no dia 25 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/req._pesar_no_323-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/req._pesar_no_323-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de CÉLIA REGINA VIGARANI, ocorrido no dia 19 de setembro do corrente ano</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/req._pesar_no_324-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/req._pesar_no_324-25.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE NATAL DE CASTRO OLIVEIRA, OCORRIDO NO DIA 25/09/2025.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/req._pesar_no_325-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/req._pesar_no_325-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO BATISTA MACIEL, ocorrido no dia 20 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/req._pesar_no_326-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/req._pesar_no_326-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ SERVINO, ocorrido no dia 30 de setembro do corrente ano</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/req._pesar_no_327-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/req._pesar_no_327-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ CARLOS SOARES DE OLIVEIRA, ocorrido no dia 29 de setembro do corrente ano</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/req._pesar_no_328-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/req._pesar_no_328-25.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE JOSÉ SERVINO, OCORRIDO NO DIA 30/09/2025</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/req._pesar_no_329-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/req._pesar_no_329-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ AUGUSTO DE ANDRADE LIMA, ocorrido no dia 1º de outubro do corrente ano</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/req._pesar_no_330-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/req._pesar_no_330-25.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/req._pesar_no_331-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/req._pesar_no_331-25.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de JOSÉ DONIZETE DOS SANTOS, ocorrido no dia 30 de setembro do corrente ano</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/req._pesar_no_332-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/req._pesar_no_332-25.pdf</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/req._pesar_no_333-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/req._pesar_no_333-25.pdf</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/req._pesar_no_334-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/req._pesar_no_334-25.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/req._pesar_no_335-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/req._pesar_no_335-25.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/req._pesar_no_336-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/req._pesar_no_336-25.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE MARIA APARECIDA ALVES DE SOUSA</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/req._pesar_no_337-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/req._pesar_no_337-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Jairo Chiquito Bandeira, ocorrido dia 03/10/2025.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/req._pesar_no_338-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/req._pesar_no_338-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Jairo Chiquito Bandeira, ocorrido no dia 03/10/2025.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/req._pesar_no_339-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/req._pesar_no_339-25.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do sr. DEODATO GOMES SANTOS, ocorrido em 05 de outubro de 2025.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/re._pesar_no_340-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/re._pesar_no_340-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Bernardina de Paula Zago, ocorrido no dia 05/10/2025.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/req._pesar_no_341-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/req._pesar_no_341-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Rangel Rodrigues, ocorrido no dia 03/10/2025.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/req._pesar_no_342-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/req._pesar_no_342-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Cláudia Regina Coelho Silva, ocorrido no dia 06/10/2025.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/req._pesar_no_343-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/req._pesar_no_343-25.pdf</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/req._pesar_no_344-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/req._pesar_no_344-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ AUGUSTO ANDRADE LIMA, ocorrido no dia 01/10/2025.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/req._pesar_no_345-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/req._pesar_no_345-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA CONCEIÇÃO GALDIANO, ocorrido no dia 09/10/2025.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/req._pesar_no_346-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/req._pesar_no_346-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Lélia Aparecida de Paula Oliveira, ocorrido no dia 10/10/2025.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/req._pesar_no_347-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/req._pesar_no_347-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de APARECIDO FLORINDO DA SILVA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/req._pesar_no_348-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/req._pesar_no_348-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO DONIZETE DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/req._pesar_no_349-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/req._pesar_no_349-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PAULO MÁXIMO, ocorrido no dia 10/10/2025.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/req._pesar_no_350-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/req._pesar_no_350-25.pdf</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/req._pesar_no_351-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/req._pesar_no_351-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO DONIZETE DA SILVA SOUZA, ocorrido no dia 11/10/2025.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/req._pesar_no_352-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/req._pesar_no_352-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GUSTAVO ALEXANDRE COUTO DE OLIVEIRA, ocorrido no dia 17/10/2025.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/req._pesar_no_353-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/req._pesar_no_353-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NELSON GALASSI NETO, ocorrido no dia 14/10/2025.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/req._pesar_no_354-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/req._pesar_no_354-25.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/req._pesar_no_355-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/req._pesar_no_355-25.pdf</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/req._pesar_no_356-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/req._pesar_no_356-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EURACI GRCIA LEITE ROSSATO, ocorrido no dia 20/10/2025.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/req._pesar_no_357-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/req._pesar_no_357-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EURACI GARCIA LEITE ROSSATO, ocorrido no dia 20/10/2025.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/req._pesar_no_358-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/req._pesar_no_358-25.pdf</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/req._pesar_no_359-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/req._pesar_no_359-25.pdf</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/req._pesar_no_360-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/req._pesar_no_360-25.pdf</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/req._pesar_no_361-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/req._pesar_no_361-25.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/req._pesar_no_362-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/req._pesar_no_362-25.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/req._pesar_no_363-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/req._pesar_no_363-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CRISTINA DE LIMA COIMBRA, ocorrido no dia 15/10/2025.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/req._pesar_no_364-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/req._pesar_no_364-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO DONIZETE DA SILVA SOUZA (BODÃO), ocorrido no dia 09/10/2025.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/req._pesar_no_365-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/req._pesar_no_365-25.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/req._pesar_no_366-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/req._pesar_no_366-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de RITA DE CÁSSIA RAVAGNANI DINIZ, ocorrido no dia 21/10/2025.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/req._pesar_no_367-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/req._pesar_no_367-25.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/req._pesar_no_368-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/req._pesar_no_368-25.pdf</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/req._pesar_no_369-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/req._pesar_no_369-25.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/req._pesar_no_370-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/req._pesar_no_370-25.pdf</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/req._pesar_no_371-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/req._pesar_no_371-25.pdf</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/req._pesar_no_372-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/req._pesar_no_372-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de OSVALDO TEIXEIRA, ocorrido no dia 27/10/2025.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/req._pesar_no_373-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/req._pesar_no_373-25.pdf</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/req._pesar_no_374-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/req._pesar_no_374-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO PASSATUTO, ocorrido no dia 27/10/2025.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/req._pesar_no_375-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/req._pesar_no_375-25.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/req._pesar_no_376-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/req._pesar_no_376-25.pdf</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/req._pesar_no_377-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/req._pesar_no_377-25.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/req._pesar_no_378-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/req._pesar_no_378-25.pdf</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ FERNANDES DA SILVA, ocorrido no dia 28/10/2025.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/req._pesar_no_380-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/req._pesar_no_380-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ FERNANDES D SILVA, ocorrido no dia 28/10/2025.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/req._pesar_no_381-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/req._pesar_no_381-25.pdf</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/req._pesar_no_382-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/req._pesar_no_382-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO PASSATUTO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/req._pesar_no_383-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/req._pesar_no_383-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARCIONÍLIO FERNANDES, ocorrido no dia 29/10/2025.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/req._pesar_no_384-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/req._pesar_no_384-25.pdf</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/req._pesar_no_385-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/req._pesar_no_385-25.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/req._pesar_no_386-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/req._pesar_no_386-25.pdf</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/req._pesar_no_387-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/req._pesar_no_387-25.pdf</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/req._pesar_no_388-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/req._pesar_no_388-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARCIONÍLIO FERNANDES.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/req._pesar_no_389-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/req._pesar_no_389-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ FERNANDES DA SILVA.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/req._pesar_no_390-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/req._pesar_no_390-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NEUSA MARCELINA MOREIRA LIPORACE, ocorrido no dia 30/10/2025.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/req._pesar_no_391-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/req._pesar_no_391-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA VERONEZ DA SILVA, ocorrido no dia 27/10/2025.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/req._pesar_no_392-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/req._pesar_no_392-25.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/req._pesar_no_393-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/req._pesar_no_393-25.pdf</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/req._pesar_no_394-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/req._pesar_no_394-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DANILO APARECIDO FURIOTO VALERA, ocorrido no dia 02/11/2025.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/req._pesar_no_395-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/req._pesar_no_395-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DORIVALDO CORONATO, ocorrido no dia 01/11/2025.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/req._pesar_no_396-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/req._pesar_no_396-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de VALÉRIA DE SOUZA SILVA, ocorrido no dia 24/10/2025.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/req._pesar_no_397-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/req._pesar_no_397-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO PEREIRA DO NASCIMENTO (BAIANO), ocorrido no dia 25/10/2025.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/req._pesar_no_398-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/req._pesar_no_398-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de APARECIDO FERNANDES DE MATOS, ocorrido no dia 03/11/2025.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/req._pesar_no_399-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/req._pesar_no_399-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GUSTAVO ALEXANDRE COUTO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>Pelo falecimento de APARECIDO PEIXOTO PIRES, ocorrido no dia 05/11/2025.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/req_pesar_402-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/req_pesar_402-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALAN KARDEC DOS SANTOS, ocorrido no dia 16/11/2025.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/req_pesar_403-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/req_pesar_403-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FERNANDA DE SOUZA, ocorrido no dia 19/11/2025.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/req._pesar_no_404-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/req._pesar_no_404-25.pdf</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/req._pesar_no_405-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/req._pesar_no_405-25.pdf</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>MARCELO CELESTINO PEREIRA, RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/req._pesar_no_406-25pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/req._pesar_no_406-25pdf</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/req._pesar_no_407-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/req._pesar_no_407-25.pdf</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/req._pesar_no_408-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/req._pesar_no_408-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WALDEIR VIEIRA, ocorrido no dia 24/11/2025.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/req._pesar_no_409-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/req._pesar_no_409-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de REGINA VERONEZ GARCIA DA SILVEIRA, ocorrido no dia 12/11/2025.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/req._presar_no_410-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/req._presar_no_410-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DAS GRAÇAS DA SILVA ocorrido no dia 26/11/2025.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/req._pesar_no_411-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/req._pesar_no_411-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WASHINGTON LUIZ DA SILVA DUTRA, ocorrido no dia 26/11/2025.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/req._pesar_no_412-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/req._pesar_no_412-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de OLINDA DONIZETE LIMA FIDELIS, ocorrido no dia 25/11/2025.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/req._presar_no_413-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/req._presar_no_413-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO DA SILVA SANTOS (TUNICO FUNILEIRO), ocorrido no dia 30/11/2025.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/req._presar_no_414-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/req._presar_no_414-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ANTÔNIO DOS SANTOS FERREIRA (BIDI), ocorrido no dia 27/11/2025.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/req._pesar_no_415-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/req._pesar_no_415-25.pdf</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/req._pesar_no_416-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/req._pesar_no_416-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO DA SILVA SANTOS (TUNICO FUNILEIRO0, ocorrido no dia 30/11/2025.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/req._pesar_no_417-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/req._pesar_no_417-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SANDRA MARIA BASILE PAGIORO, ocorrido no dia 28/11/2025.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/req._pesar_no_418-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/req._pesar_no_418-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ANTÔNIO DOS SANTOS FERREIRA, ocorrido no dia 27/11/2025.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/req._pesar_no_419-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/req._pesar_no_419-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO DA SILVA SANTOS (TUNICO FUNILEIRO), ocorrido no dia  30/11/2025.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/req._pesar_no_420-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/req._pesar_no_420-25.pdf</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/req._pesar_no_421-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/req._pesar_no_421-25.pdf</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/req._pesar_no_422-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/req._pesar_no_422-25.pdf</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/req._pesar_no_423-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/req._pesar_no_423-25.pdf</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/req._pesar_no_424-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/req._pesar_no_424-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DAS GRAÇAS DA SILVA, ocorrido no dia 26/11/2025.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/req._pesar_no_425-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/req._pesar_no_425-25.pdf</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/req._pesar_no_426-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/req._pesar_no_426-25.pdf</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/req._pesar_no_427-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/req._pesar_no_427-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NAIR BENEDITA SOUSA CAVALCANTE, ocorrido no dia 02/12/2025.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/req._presar_no_428-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/req._presar_no_428-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ACÁCIO SILVANO PEREIRA, ocorrido no dia 02/12/2025.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/req._presar_no_430-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/req._presar_no_430-25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de APARECIDA SANDOVAL MENDES, ocorrido no dia 02/12/2025.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/req._pesar_no_431-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/req._pesar_no_431-250001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARCELO RODRIGUES DE SOUZA, ocorrido no dia 09/12/2025.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIA SILVA DOS SANTOS, ocorrido no dia 13/12/2025.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Pelo falecimento de OSVALDO PATRÍCIO DOS SANTOS, ocorrido no dia 14/12/2025.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>REQDI</t>
   </si>
   <si>
     <t>Requerimento de Discussão</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_discussao_no_001-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_discussao_no_001-25.pdf</t>
   </si>
   <si>
     <t>Providências urgentes quanto a situação atual sobre o lixo urbano, a respeito dos atrasos na coleta de lixo da cidade, ocasionados pela ausência de um dos caminhões, que se encontra quebrado.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_discussao_no_002-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_discussao_no_002-25.pdf</t>
   </si>
   <si>
     <t>Pedido de investigação nas crescentes reclamações da população sobre o significativo atraso na coleta de lixo em diversos bairros.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_discussao_no_003-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_discussao_no_003-25.pdf</t>
   </si>
   <si>
     <t>Providências urgentes quanto a situação atual do contrato da empresa ACÁCIO ALÍPIO GONÇALVES DINIZ LTDA ME.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_discussao_no_004-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_discussao_no_004-25.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO TRANSPORTE PUBLICO DE ALUNOS RESIDENTES NO DISTRITO DE SÃO BENEDITO DA CACHOEIRINHA</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_discussao_no_005-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_discussao_no_005-25.pdf</t>
   </si>
   <si>
     <t>Viabilizem os serviços de instalação de "lombada eletrônica" se possível com limite de velocidade máxima de 40 Km/h, na estrada vicinal Rodovia Elíphio Peres Quireza, sentido Jeriquara a Ituverava.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_discussao_no_006-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_discussao_no_006-25.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA REFORMA DA COZINHA PILOTO</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_discussao_no_007-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_discussao_no_007-25.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO CUMPRIMENTO DA LEI MUNICIPAL N. 4.515/18</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/883/req._discussao__no_008-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/883/req._discussao__no_008-25.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências quanto à constitucionalidade do artigo 30 da Lei Complementar nº 41/2022 do município de Ituverava, que suprime o direito ao abono de permanência dos servidores públicos municipais que preencham os requisitos para aposentadoria voluntária, mas optem por continuar e atividade.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/884/req._discussao__no_009-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/884/req._discussao__no_009-25.pdf</t>
   </si>
   <si>
     <t>Solicita de providência quanto à constitucionalidade do §2º do artigo 10 da Lei Complementar nº 41/2022 do Município de Ituverava-SP.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>Como é realizado o descarte dos resíduos sólidos (lixo), nas oficinas mecânicas no município de Ituverava/SP.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Sobre as providências administrativas de que há relatos que o estabelecimento comercial na Av. Dr. Paulo Borges de Oliveira, 1.161 (Posto Paulo Borges Ituverava), em ferindo a Lei do Silêncio (Lei 4.495/2018), gerando incômodo e perturbação do sossego dos moradores.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_de_discussao_no_012-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_de_discussao_no_012-25.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da Coleta Seletiva de Lixo.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_de_discussao_no_013-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_de_discussao_no_013-25.pdf</t>
   </si>
   <si>
     <t>Sobre a Infraestrutura e Prevenção e Combate à Dengue.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_de_discussao_no_014-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_de_discussao_no_014-25.pdf</t>
   </si>
   <si>
     <t>A situação infra estrutural das estradas rurais do nosso Município.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_de_discussao_no_015-251.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_de_discussao_no_015-251.pdf</t>
   </si>
   <si>
     <t>Sobre a viabilidade de concessão da gratificação do "Prêmio Assiduidade", aos servidores públicos efetivos, para que sejam equiparados aos da Secretaria da Educação do Município de Ituverava.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>REQUERIMENTO ACERCA DA INSTALAÇÃO DE ARES-CONDICIONADOS NA ESCOLA JOSINO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>A respeito das obras e investimentos no Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/req._discussao_no_018-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/req._discussao_no_018-25.pdf</t>
   </si>
   <si>
     <t>Informações sobre a arrecadação da Contribuição de Iluminação Pública.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/req._discussao_no_019-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/req._discussao_no_019-25.pdf</t>
   </si>
   <si>
     <t>A respeito da ambulância do SAMU (Serviço de Atendimento Móvel de Urgência), fora de operação.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/requerimento_discussao_no_020-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/requerimento_discussao_no_020-25.pdf</t>
   </si>
   <si>
     <t>Sobre a viabilidade de concessão da gratificação do "Prêmio Assiduidade", aos servidores públicos efetivos, para que sejam equiparados aos dos professores da Secretaria da Educação do Município de Ituverava.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_discussao_no_021-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_discussao_no_021-25.pdf</t>
   </si>
   <si>
     <t>Informações documentadas envolvendo fato de domínio e interesse públicos.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_discussao_no_022-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_discussao_no_022-25.pdf</t>
   </si>
   <si>
     <t>Que mantenha atualizada a página oficial da Prefeitura.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/req._discussao_no_023-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/req._discussao_no_023-25.pdf</t>
   </si>
   <si>
     <t>As informações sobre a realização de exames laboratoriais no distrito de São Benedito da Cachoeirinha, para tanto peço que seja esclarecido os seguintes pontos.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/req._discussao_no_024-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/req._discussao_no_024-25.pdf</t>
   </si>
   <si>
     <t>Informações se há intenção de criação, implantação e provimento de cargos para a "Guarda Municipal de Ituverava".</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/req._discussao_no_025-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/req._discussao_no_025-25.pdf</t>
   </si>
   <si>
     <t>As seguintes informações da cessão de terreno para melhorias na ETEC de Ituverava.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/req._discussao_no_026-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/req._discussao_no_026-25.pdf</t>
   </si>
   <si>
     <t>Quais os procedimentos adotados para apurar a denúncia de maus tratos em criança na EMEF Jardim Guanabara.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/eq._discussao_no_27-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/eq._discussao_no_27-250001.pdf</t>
   </si>
   <si>
     <t>Quanto ao terreno situado na Rua Primo Miguel defronte à Rodoviária Municipal de Ituverava-SP, o qual atualmente, encontra-se em completo estado de abandono, servindo como ponto de concentração de usuários de substâncias entorpecentes, gerando grande insegurança e transtornos para os moradores da região e para os frequentadores do terminal rodoviário.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_discussao_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_discussao_no_028-25.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da reforma e do funcionamento do Centro Cultural Prof. Cícero Barbosa Lima Júnior.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_discussao_no_029-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_discussao_no_029-25.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado pedido de informações  ao Secretário Municipal do Meio Ambiente, para que, no prazo legal, encaminhe as seguintes informações e documentos a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_de_discussao_no_030-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_de_discussao_no_030-25.pdf</t>
   </si>
   <si>
     <t>Dados de notificação e multa, sobre proprietários de terrenos em casos de falta de limpeza e conservação no bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_de_discussao_no_031-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_de_discussao_no_031-25.pdf</t>
   </si>
   <si>
     <t>Sobre horários e locais de circulação dos ônibus coletivos no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_discussao_no_032-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_discussao_no_032-25.pdf</t>
   </si>
   <si>
     <t>Informações sobre as ações tomadas em atenção `{a população em situação de rua no âmbito do município.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/requerimento_discussao_no_033-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/requerimento_discussao_no_033-25.pdf</t>
   </si>
   <si>
     <t>Para que seja oficiado ao Departamento de Estradas de Rodagem -DER Ribeirão Preto, no sentido de que informe se há previsão para implantação da 3ª faixa na Rodovia Dr. Wiliam Amin, no trecho que liga Ituverava à Miguelópolis.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_discussao_no_034-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_discussao_no_034-25.pdf</t>
   </si>
   <si>
     <t>Se foi realizado estudo de viabilidade e planejamento para a reforma do Centro Cultural Prof. Cícero Barbosa Lima Júnior.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_de_discussao_no_035-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_de_discussao_no_035-25.pdf</t>
   </si>
   <si>
     <t>Informações relativas à execução e fiscalização da Lei nº 4.858/2024, que dispõe sobre a obrigatoriedade de plantio de mudas de árvores nos novos loteamentos do Município.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_discussao_no_036-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_discussao_no_036-25.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre os serviços prestados por ambulância de Unidade de Terapia Intensiva (UTI) móvel por empresa terceirizada que transporta pacientes deste Município.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento__de_discussao_no_037-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento__de_discussao_no_037-25.pdf</t>
   </si>
   <si>
     <t>A respeito de veículos (ambulância) da Secretaria Municipal da Saúde, o que segue:</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1318/resposta_ao_req._discussao_no_038_-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1318/resposta_ao_req._discussao_no_038_-25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISCUSSÃO ACERCA DO "FERROS-VELHOS" NO MUNICÍPIO DE ITUVERAVA</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_de_discussao_no_039-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_de_discussao_no_039-25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Capela de Nossa Senhora do Rosário, conforme requerimento.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>A respeito da legalidade da forma de identificação de veículo pertencente à frota municipal.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_de_discussao_no_041-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_de_discussao_no_041-25.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas ao controle de ponto dos servidores públicos lotados no paço municipal e demais órgãos da administração, diante de diversas denúncias sobre irregularidades.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_de_discussao_no_042-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_de_discussao_no_042-25.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA DESTINAÇÃO DOS ALIMENTOS ARRECADADOS NA NOITE SOLIDÁRIA DO ITUVERAVA RODEO MUSIC.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_discussao_no_043-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_discussao_no_043-25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre á falta crônica de medicamentos nas unidades de saúde e a descontinuidade de sessões de fisioterapia prescritas.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_discussao_no_044-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_discussao_no_044-25.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Comandante da 3ª Companhia da Polícia Militar que informe especificamente sobre a circulação de motos/bicicletas elétricas e bicicletas artesanais motorizadas nas vias urbanas deste Município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_discussao_no_046-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_discussao_no_046-25.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo e ao SAAE de Ituverava, que denominou o novo tratamento de água e esgoto de Ituverava como "Agostinho de Paula Jatobá) conforme documento.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_discussao_no_047-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_discussao_no_047-25.pdf</t>
   </si>
   <si>
     <t>Sobre a adoção de medidas efetivas e urgentes para remoção de veículos abandonados nas vias públicas dos bairros do município de Ituverava/SP, conforme especifica a Lei nº4.171/13, as seguintes informações.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_discussao_no_048-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_discussao_no_048-25.pdf</t>
   </si>
   <si>
     <t>Solicita o Chefe do Poder Executivo providências urgentes para a regulamentação e fiscalização do tráfego de veículos pesados na Rua Coronel Cipriano de Almeida Coelho.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/requerimento_discussao_no_049-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/requerimento_discussao_no_049-25.pdf</t>
   </si>
   <si>
     <t>Sobre a alimentação fornecida aos pacientes atendidos no Centro de Atenção Psicossocial - CAPS, considerando relatos recebidos sobre alterações na rotina dos serviços ofertados.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_discussao_no_050-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_discussao_no_050-25.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o número de alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_discussao_no_051-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_discussao_no_051-25.pdf</t>
   </si>
   <si>
     <t>Acerca do programa de Formação do Patrimônio do Servidor Público - PASEP, considerando as divergências identificadas entre os registros existentes na Carteira de Trabalho Digital e os valores efetivamente depositados e atualizados nas contas dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/requerimento_discussao_no_052-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/requerimento_discussao_no_052-25.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo, relacionadas aos funcionários da Secretaria Municipal de Saúde/Coordenadoria de Assistência Farmacêutica.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_discussao_no_53-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_discussao_no_53-25.pdf</t>
   </si>
   <si>
     <t>Requer documentação, em mídias e arquivos digitais, cópias integral do procedimento licitatório e de toda a execução contratual relativos à reforma da Cozinha Piloto Municipal de Ituverava.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_discussao_no_054-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_discussao_no_054-25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISCUSSÃO ACERCA DO SURTO DE H1N1 NA CEMEI LAUDELINA.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_discussao_no_055-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_discussao_no_055-25.pdf</t>
   </si>
   <si>
     <t>informações detalhadas acerca do evento denominado “Festival da Cultura”, a ser realizado nos dias 26, 27 e 28 de setembro, na Praça 10 de Março, com início às 19h e término às 22h.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/requerimento_discussao_no_056-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/requerimento_discussao_no_056-25.pdf</t>
   </si>
   <si>
     <t>REQUER-SE INFORMAÇÕES SOBRE AS OBRAS DO VELÓRIO DO DISTRITO DE APARECIDA DO SALTO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/requerimento_discussao_no_057-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/requerimento_discussao_no_057-25.pdf</t>
   </si>
   <si>
     <t>Requer-se informações acerca da distribuição dos alimentos arrecadados no Ituverava Rodeo Music.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_discussao_no_058-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_discussao_no_058-250001.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do cumprimento da Lei n. 4.887/2025.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_discussao_no_059-250001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_discussao_no_059-250001.pdf</t>
   </si>
   <si>
     <t>Requer informações do Executivo acerca da Lei nº 4.896/25, que institui o uso do Cordão de Girassol no âmbito do município.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>O envio de requerimento de informações à Mesa Diretora da Câmara Municipal, solicitando detalhamento dos gastos realizados pela Câmara durante a gestão anterior e atual.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_discussao_no_061-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_discussao_no_061-25.pdf</t>
   </si>
   <si>
     <t>Informações sobre  a obra em andamento na Rua Rotary, com a Avenida Orestes Quércia, especialmente quanto aos seguintes pontos.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_discussao_no_062-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_discussao_no_062-25.pdf</t>
   </si>
   <si>
     <t>Informações ao setor responsável da Prefeitura Municipal ou à empresa contratada para execução dos serviços, sobre a situação dos funcionários da limpeza pública, tendo em vista as reclamações referente aos atrasos no pagamento dos salários.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_discussao_no_063-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_discussao_no_063-25.pdf</t>
   </si>
   <si>
     <t>Chegou ao conhecimento, que no âmbito de programa governamental de apoio ao pequeno produtor rural, foi disponibilizado trator com implementos para atendimento a produtores de Ituverava, requer toda documentação necessária, conforme requerimento.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_discussao_no_064-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_discussao_no_064-25.pdf</t>
   </si>
   <si>
     <t>Para debater amplamente a situação da EMEF Fabiano Alves de Freitas, buscando soluções conjuntas entre Legislativo, Executivo e a comunidade escolar para garantir a preservação e o pleno funcionamento deste importante patrimônio do município. As seguintes informações:</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/requerimento_discussao_no_065-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/requerimento_discussao_no_065-25.pdf</t>
   </si>
   <si>
     <t>Para que sejam prestadas informações e promovido debate sobre a atual situação das creches municipais e Centros Municipais de Educação Infantil (CEMEI's) da rede municipal de ensino, em especial quanto aos seguintes pontos:</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/requerimento_discussao_no_066-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/requerimento_discussao_no_066-25.pdf</t>
   </si>
   <si>
     <t>Construção de passarela suspensa sobre o Rio do Carmo.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo, sobre a viabilidade de implementação de Unidade de Suporte Avançado(USA) do SAMU nas vias administrativas do município.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_discussao_no_068-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_discussao_no_068-25.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe relação completa de todos os imóveis locados pelo Município de Ituverava, direta ou indiretamente, secretarias, fundos, autarquias, fundações e órgãos equiparados, informando, para cada unidade.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_discussao_no_069-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_discussao_no_069-25.pdf</t>
   </si>
   <si>
     <t>Para que prestem esclarecimentos acerca do fracionamento de férias dos profissionais da Educação, prática que pode estar ocorrendo de forma irregular e em desacordo com a legislação vigente</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_discussao_no_070-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_discussao_no_070-25.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de assegurar condições adequadas de higiene, salubridade, acessibilidade e conservação nos banheiros públicos da Praça Dez de Março, que sejam prestadas as seguintes informações e adotadas as seguintes providências, relativamente a tais equipamentos públicos:</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>REQUR</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Requerimento de urgência de autoria do vereador Marcelo de Oliveira Cirilo e outros, que requer a inclusão para apreciação em Urgência Especial , o Projeto de Decreto Legislativo nº 009/25, de 20 de maio de 2025.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>Requerimento de urgência para inclusão do Projeto de Decreto Legislativo nº 014/25, de autoria de 1/3 dos vereadores.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
@@ -10622,374 +10622,374 @@
     <t>Ata Eletrônica da 7ª Sessão Extraordinária do dia 04 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>Ata Eletrônica da 08ª Sessão Extraordinária do dia 12 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofícios Diversos</t>
   </si>
   <si>
     <t>Ofício nº041/2025-GAB_x000D_
 Declaração de Exigibilidade emitida em relação ao procedimento para a contratação de empreendimentos habitacionais no âmbito da linha de atendimento de provisão subsidiada de unidades habitacionais novas em áreas urbanas com recursos do Fundo de Arrendamento Residencial, integrante do Programa Minha Casa, Minha vida.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/resposta_ao_oficio_no_05-25_do_vereador_guilherme_mariano.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/resposta_ao_oficio_no_05-25_do_vereador_guilherme_mariano.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 057/2025-SCMI_adm_x000D_
 Resposta ao ofício n.º 05/2025 da Câmara Municipal ao vereador Guilherme Mariano dos Santos.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>EMORÇ</t>
   </si>
   <si>
     <t>Emenda ao orçamento</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/emenda_no_001_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/emenda_no_001_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para a construção de uma Capela Mortuária no Cemitério Bom Pastor, localizado na Rua Antônio Marcondes dos Santos, 491, Conjunto Habitacional Dr. Archibaldo Moreira Coimbra.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/emenda_no_002_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/emenda_no_002_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), recursos para o setor esportivo, abrangendo transporte, produção de estudos e elaboração de projetos básicos e executivos.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/emenda_no_003_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/emenda_no_003_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), com o objetivo de viabilizar recursos para ações de saúde pública e meio ambiente, especialmente para o programa de castração de animais.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/emenda_no_004_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/emenda_no_004_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), recursos para melhoria e ampliação do transporte público circular municipal.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/emenda_no_005_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/emenda_no_005_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos) para construção de pista de caminhada na Rua Sebastião Felisbino, cruzamento com a Rua José Jacovassi, localizado no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/emenda_no_006_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/emenda_no_006_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 15.000,00 (quinze mil reais), para o evento 5ª edição do ITUVEBIKE (passeio ciclístico, que é realizado anualmente no Parque Recreio Balduíno Nunes da Silva).</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/emenda_no_007_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/emenda_no_007_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 30.000,00 (Trinta mil reais), para o fortalecimento das ações de políticas públicas voltadas à saúde mental materna, com foco na prevenção, acolhimento e tratamento de transtornos mentais no âmbito municipal. Promover o atendimento humanizado e contínuo a pessoas com sofrimento psíquico, dependência química, depressão, ansiedade e outros transtornos, ampliando a rede de atenção psicossocial.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/emenda_no_008_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/emenda_no_008_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para reforma da Farmácia do Centro de Saúde II "José Ferreira Telles,  localizada na Rua Cel. José Nunes da Silva, 1.300, no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/emenda_no_009_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/emenda_no_009_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 40.000,00 (quarenta mil reais), para a conclusão da instalação do sistema de iluminação pública na Avenida Salvador Cordaro Cruz, visando melhorar a segurança, a mobilidade urbana e a qualidade de vida dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/emenda_no_010_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/emenda_no_010_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 20.000,00 (Vinte mil reais), para aquisição e instalação de placar eletrônico no Ginásio Poliesportivo "Orlando Seixas Rego", visando modernizar o espaço e proporcionar melhor acompanhamento das partidas e eventos esportivos realizados no local.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/emenda_no_011_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/emenda_no_011_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para aquisição de equipamentos e para a melhoria das condições estruturais e tecnológicas dos serviços públicos de saúde.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/emenda_no_012_ao_pl_no_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/emenda_no_012_ao_pl_no_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para aquisição e manutenção em equipamentos públicos para educação.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/emenda_no_013_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/emenda_no_013_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para revitalização da área de lazer (campo e vestuário) da Creche Escola "José Zeferino de Paula", localizada na Avenida Antônio Rodrigues dos Santos, s/n, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/emenda_no_014_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/emenda_no_014_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 97.096,15 (Noventa e sete mil, noventa e seis reais e quinze centavos), para a construção de meia quadra de basquete e instalação de obstáculos para prática de patins no cruzamento da Avenida Dr. Paulo Borges de Oliveira com a Rua Santo Gonçalves Villarino, no bairro Parque das Andorinhas.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/emenda_no_015_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/emenda_no_015_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para a climatização de todas as unidades de saúde (ESF) do município, visando melhorar o acolhimento da população e as condições de trabalho dos servidores, com conforto térmico e melhoria na qualidade dos serviços prestados.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/emenda_no_016_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/emenda_no_016_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 15.000,00 (Quinze mil reais), para a Etapa Estadual de Patinação In-Line no município, incentivar o esporte e promover a participação de atletas locais na competição estadual, fomentando o lazer, a integração social e o desenvolvimento esportivo.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/emenda_no_017_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/emenda_no_017_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), a reforma do vestuário do campo da Praça de Esportes "Jerônimo Gonçalves Lomico", no distrito de Aparecida do Salto.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/emenda_no_018_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/emenda_no_018_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para a reforma e manutenção nos postos de saúde do município, com objetivo de melhorar a infraestrutura física, elétrica e hidráulica das unidades, bem como promover adequações necessárias para melhor atendimento à população.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_019_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_019_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 Cento e doze mil, noventa e seis reais e quinze centavos) reforma das creches do município, compreendendo melhorias na infraestrutura física, elétrica, hidráulica e estrutural dos prédios, com o intuito de garantir ambientes mais seguros, confortáveis e adequados para o desenvolvimento das atividades escolares e recreativas.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/emenda_no_020_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/emenda_no_020_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quanti de R$ 82.096,15 (Oitenta e dois mil, noventa e seis reais e quinze centavos), para a reforma do Centro Odontológico "Dr. José Moreira Coimbra", visando melhorias estruturais, adequações dos espaços de atendimento e melhores condições de trabalho aos profissionais e usuários do serviço.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/emenda_no_021_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/emenda_no_021_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 25.000,00 (Vinte e cinco mil reais), para a instalação de aparelhos de ar condicionado para as salas de aulas na CEMEI Nossa Senhora aparecida, com objetivo de proporcionar maior conforto térmico aos alunos, professores e funcionários, melhorando as condições de ensino e aprendizagem.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/emenda_no_022_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/emenda_no_022_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 87.096,15 (Oitenta e sete mil, noventa e seis reais e quinze centavos) para a reforma dos banheiros da EMEF Humberto França, com o objetivo de melhorar as condições de higiene, acessibilidade e conforto para alunos, professores e demais servidores, promovendo um ambiente escolar mais adequado e seguro.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/emenda_no_023_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/emenda_no_023_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 50.000,00 (cinquenta mil reais), para a reforma da ESF DR. Augusto Marques Lima - COHAB, com o objetivo de melhorar a infraestrutura da unidade, garantindo melhores condições de trabalho aos profissionais da saúde e um atendimento mais humanizado e eficiente à população.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/emenda_no_024_ao_pl_n.o_028-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/emenda_no_024_ao_pl_n.o_028-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 62.096,15 (Sessenta e dois mil, noventa e seis reais e quinze centavos), para ações de tratamento e prevenção de doenças virais infecciosas em animais de pequeno porte, com foco em campanhas de vacinação (aquisição de insumos e materiais necessários, e fortalecimento das estratégias de imunização do município).</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/emenda_no_025_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/emenda_no_025_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinado a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos) para projetos esportivos voltados às modalidades de basquetebol, voleibol, escola de artes marciais.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/emenda_no_026_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/emenda_no_026_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 52,096,15 (Cinquenta e dois mil, noventa e seis reais e quinze centavos), a organização e execução da Feira do Livro.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/emenda_no_027_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/emenda_no_027_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para reforma estrutural e manutenção do Posto de Saúde (PSF) Aparecida do Salto, incluindo pintura, reparos elétricos e hidráulicos, adequação de salas de atendimento, aquisição de mobiliário e equipamentos básicos, visando melhorar a qualidade do atendimento à população do distrito.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/emenda_no_028_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/emenda_no_028_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.09,15 (Cento e doze mil, noventa e seis reais e quinze centavos), para a realização de exames e cirurgias no município. Redução da demanda reprimida por exames e cirurgias através da execução de mutirões.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/emenda_no_029_ao_pl_no_28-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/emenda_no_029_ao_pl_no_28-25.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 112.096,15 (Centro e doze mil, noventa e seis reais e quinze centavos), para ampliação dos berçários nas creches do município. A medida visa garantir melhores condições de acolhimento, conforto e segurança às crianças, além de proporcionar um ambiente adequado ao desenvolvimento infantil e ao trabalho das educadoras.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>EMDIR</t>
   </si>
   <si>
     <t>Emenda diretrizes orçamentárias</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Fica inserido no Projeto de Lei nº 011/25, onde couber, o que adiante segue: _x000D_
 1- Fica destinada a quantia de R$ 100.000,00 (Cem mil reais), para o Posto de Saúde do distrito de Capivari da Mata.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Fica inserido no Projeto de Lei nº 011/25, onde couber, o que adiante segue:_x000D_
 1- Fica destinada a quantia de R$ 100.000,00 (Cem mil reais), para o Abrigo de Idosos Takayuki Maeda.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/emenda_no_003_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/emenda_no_003_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Fica inserido no Projeto de Lei nº 011/25, onde couber, o que adiante segue:_x000D_
 1- Fica destinada a quantia de R$ 80.000,00 (Oitenta mil reais), para a criação do Centro de Formação de Atletas.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda_no_004_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda_no_004_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Fica inserido no Projeto de Lei nº 011/25, onde couber, o que adiante segue:_x000D_
 1- Fica destinada a quantia de R$ 10.000,00 (dez mil reais), para a próxima etapa do Campeonato Paulista de Patins.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_no_005_ao_projeto_de_lei_no_011-25.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_no_005_ao_projeto_de_lei_no_011-25.pdf</t>
   </si>
   <si>
     <t>Fica inserido no Projeto de Lei nº 011/25, onde couber, o que adiante segue: 1- Fica destinada a quantia de R$ 10.000,00 (dez mil reais), para o 8º Encontro de Carros Antigos de Ituverava.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11296,67 +11296,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_decreto_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_decreto_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_decreto_legislativo_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_decreto_legislativo_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_decreto_legislativo_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_legislativo_no_007-250001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/projeto_de_decreto_legislativo_no_008-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_decreto_legislativo_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_decreto_legislativo_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_legislativo_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/projeto_de_decreto_legislativo_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_decreto_legislativo_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_decreto_legislativo_no_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_decreto_legislativo_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_decreto_legisltativo_no_016-250001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_de_decreto_legislativo_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_de_decreto_legislativo_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_decreto_legislativo_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_decreto_legisltativo_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/projeto_decreto_legislativo_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_decreto_legislativo_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_decreto_legislativo_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_decreto_legislativo_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_decreto_legislativo_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_decreto_legislativo_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_decreto_legislativo_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_decreto_legislativo_no_028-251.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/projeto_de_lei_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_de_lei_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/projeto_de_lei_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/projeto_de_lei_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_lei_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_de_lei_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_lei_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_de_lei_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_de_lei_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_complementar_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_complementar_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/982/mocao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/987/mocao_no_004-250001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_no_005-250001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/mocao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/mocao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/mocao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/mocao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1337/mocao_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_no_016-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1365/mocao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/mocao_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/mocao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/mocao_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_no_29-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/mocao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/mocao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/mocao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/mocao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/mocao_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/mocao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_no_041-250001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/mocao_no_042-250001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/mocao_no_043-250001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/mocao_no_044-250001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/mocao_no_045-250001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/mocao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/mocao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_008-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_016-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_030-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_040-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_045-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_052-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_053-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_054-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_055-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_056-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_057-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_058-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_059-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_060-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_061-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_062-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_063-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_064-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_066-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_067-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_068-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_069-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_071-25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_072-25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_073-25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_074-25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_075-25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_076-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_077-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_078-25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_079-25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_080-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_081-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_082-25.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_083-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_084-25.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_085-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_086-25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_087-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_088-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_089-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_090-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_091-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_092-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_093-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_094-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_095-25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_096-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_097-25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_098-25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_099-25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_100-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_101-25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_102-25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_103-25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_104-25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_105-25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_106-25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_107-25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_108-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_109-25.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_110-25.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_111-25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_112-25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_113-25.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_114-25.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_115-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_116-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_117-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_118-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_119-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_120-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_121-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_122-25.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_123-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_124-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_125-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_126-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_127-25.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_128-25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_129-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_130-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_131-25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_132-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_133-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_134-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_135-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_136-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_137-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_138-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_139-25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_140-25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_141-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_142-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n_o_143-250001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_144-250001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_146-250001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n.o_147-250001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n_o_148-250001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n_o_149-250001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_n_o_150-250001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n_o_151-250001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_n_o_152-250001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n_o_153-250001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_n_o_154-250001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_155-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_156-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_157-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_158-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_159-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_160-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_161-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_162-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_163-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_164-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_165-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_no_166-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_no_167-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_168-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_169-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_170-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_171-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_172-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_173-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_174-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_175-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_176-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_177-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/indicacao_no_178-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_179-25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_180-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_no_181-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_no_182-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_183-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_184-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_185-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_186-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_187-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_188-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_189-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_190-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_191-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_192-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_193-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_194-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_195-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_196-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_197-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_198-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_199-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_200-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_201-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_202-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_203-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_204-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_205-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_206-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_no_207-25.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_208-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_209-25.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1260/indicacao_no_210-25.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_211-25.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_212-25.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_213-25.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_214-25.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_215-25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_216-25.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_217-25.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_218-25.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_219-25.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_220-25.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_222-25.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_no_223-25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_no_224-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_225-25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_226-25.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_227-25.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_228-25.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_229-25.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_230-25.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_231-25.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_232-25.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_233-25.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_234-25.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_235-25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_237-25.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_238-25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_239-25.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_240-25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_241-25.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_242-25.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_243-25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_245-25.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_246-25.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_247-25.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_248-25.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_249-25.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_250-25.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_251-25.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_252-25.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_253-25.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_254-25.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_255-25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_256-25.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_257-25.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_no_258-25.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_259-25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_260-25.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_261-25.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_no_262-25.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_no_263-25.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_264-25.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_265-25.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_no_266-25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_no_267-25.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_no_268-25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_269-25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_270-25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_271-25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_272-25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_273-25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_274-25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_275-25.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_276-25.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_277-25.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_278-25.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_279-25.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_280-25.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_281-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_282-25.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_283-25.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_284-25.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_285-25.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_286-25.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_287-25.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_288-25.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_289-25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_290-25.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_291-25.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_292-25.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_293-25.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_294-25.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_296-25.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_297-25.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_298-25.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_299-25.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_300-25.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_301-25.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_302-25.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_303-25.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_304-25.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_305-25.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_306-25.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_307-25.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_308-25.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_309-25.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_310-25.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_311-25.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_312-25.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_313-25.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_315-25.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_316-25.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_317-25.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_318-25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_319-25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_320-25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_321-25.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_322-25.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_323-25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_324-25.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_325-25.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_326-25.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_327-25.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_328-25.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_329-25.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_330-25.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_no_331-25.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_332-25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_333-25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_334-25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_335-25.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_336-25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_337-25.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_339-25.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_340-25.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_341-25.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_342-25.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_343-25.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_344-25.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_345-25.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_346-25.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_347-25.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_348-25.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_no_349-25.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_no_350-25.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/indicacao_no_351-25.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_352-25.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_353-25.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_354-25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_355-25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_356-250001.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_357-25.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_358-25.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_359-25.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_360-25.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_361-25.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_362-25.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_363-25.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_no_364-25.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_365-25.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_366-25.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_367-25.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_368-25.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_369-25.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_370-25.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_371-25.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_372-25.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_373-25.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_no_374-25.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_no_375-25.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_no_376-25.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_no_377-25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_no_378-25.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_379-25.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_380-25.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_381-25.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_382-25.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_383-25.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_384-25.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_385-25.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_386-25.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_388-25.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_389-25.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_393-25.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_394-25.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_no_395-25.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_396-25.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_402-250001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_403-250001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/resposta_de_req._discussao_005_006_e_007-25.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/resposta_ao_req._discussao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/dilacao_aos_req._discussao_no_043_048_e_047-25.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/oficio_n.o_044-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/oficio_n.o_045-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/oficio_n.o_046-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/oficio_0175-25-se.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/oficio_no_219-2025-se.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/oficio_no_240-25-se.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/oficio_no_243-25-se_pedindo_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/oficio_no_307-25_apae.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_substitutivo_no_001-25_ao_projeto_de_lei_n.o_019-25.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/925/req._de_pesar_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/926/req._de_pesar_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/929/req._de_pesar_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/930/req._de_pesar_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/931/req._de_pesar_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/932/req._de_pesar_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/934/req._de_pesar_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/936/req._de_pesar_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/961/req._de_pesar_no_040-25.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/962/req._pesar_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/963/req._pesar_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/964/req._pesar_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/965/req._pesar_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/966/req._pesar_no_045-25.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/969/req._pesar_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/970/req._pesar_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/971/req._pesar_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/972/req._pesar_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/973/req._pesar_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/976/req._pesar_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/req._pesar_no_065-25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/req._pesar_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/req._pesar_no_071-25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/req._pesar_no_078-25.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/req._pesar_no_079-25.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/req._pesar_no_080-25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/req._pesar_no_081-25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/req._pesar_no_082-25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/req._pesar_no_083-25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/req._pesar_no_084-25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/req._pesar_no_085-25.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/req._pesar_no_086-25.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/req._pesar_no_087-25.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/req._pesar_no_088-25.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/req._pesar_no_089-25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/req._pesar_no_090-25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/req._pesar_no_091-25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/req._pesar_no_092-25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/req._pesar_no_093-25.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/req._pesar_no_094-25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/req._pesar_no_095-25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/req._pesar_no_096-25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/req._pesar_no_097-25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/req._pesar_no_098-25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/req._pesar_no_099-25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/req._pesar_no_100-25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/req._pesar_no_101-25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/req._pesar_no_102-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/req._pesar_no_103-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/req._pesar_no_104-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/req._pesar_no_105-25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/req._pesar_no_106-25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/req._pesar_no_107-25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/req._pesar_no_108-25.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/req._pesar_no_109-25.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/req._pesar_no_110-25.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/req._pesar_no_111-25.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/req._pesar_no_112-25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/req._pesar_no_113-25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/req._pesar_no_114-25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/req._pesar_no_115-25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/req._pesar_no_116-25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/req._pesar_no_117-25.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/req._pesar_no_118-25.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/req._pesar_no_119-25.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/req._pesar_no_120-25.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/req._pesar_no_121-25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/req._pesar_no_122-25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/req._pesar_no_123-25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/req._pesar_no_124-25.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/req._pesar_no_125-25.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/req._pesar_no_126-25.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/req._pesar_no_127-25.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/req._pesar_no_129-25.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/req._pesar_no_130-25.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/req._pesar_no_132-25.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/req._pesar_no_133-25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/req._pesar_no_134-25.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/req._pesar_no_135-25.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/req._pesar_no_136-25.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/req._pesar_no_137-25.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1251/req._pesar_no_138-25.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1252/req._pesar_no_139-25.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1253/req._pesar_no_140-25.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1254/req._pesar_no_141-25.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1255/req._pesar_no_142-25.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1256/req._pesar_no_143-25.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1264/req._pesar_no_144-25.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1266/req._pesar_no_145-25.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1267/req._pesar_no_146-25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1268/req._pesar_no_147-25.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1269/req._pesar_no_148-25.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1270/req._pesar_no_149-25.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1271/req._pesar_no_150-25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1272/req._pesar_no_151-25.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1275/req._pesar_no_153-25.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1276/req._pesar_no_154-25.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1277/req._pesar_no_155-25.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1286/req._pesar_no_156-25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1287/req._pesar_no_157-25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1288/req._pesar_no_158-25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1289/req._pesar_no_159-25.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1290/req._pesar_no_160-25.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1293/req._pesar_no_161-25.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1294/req._pesar_no_162-25.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1295/req._pesar_no_163-25.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1301/req._pesar_no_164-25.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1302/req._pesar_no_165-25.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1303/req._pesar_no_166-25.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1304/req._pesar_no_167-25.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1305/req._pesar_no_168-25.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1306/req._pesar_no_169-25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1307/req._pesar_no_170-25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1308/req._pesar_no_171-25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1314/req._pesar_no_172-25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1315/req._pesar_no_173-25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1316/req._pesar_no_174-25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1317/req._pesar_no_175-25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1325/req._pesar_no_176-25.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1326/req_pesar_no_177-25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1327/req_pesar_no_178-25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1334/req._pesar_no_179-25.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1338/req_pesar_no_180-25.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1339/req._pesar_no_181-25.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1345/req_pesar_no_182-25.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1347/req._pesar_no_183-25.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1348/req_pesar_no_184-25.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1349/req_pesar_no_185-25.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1350/req_pesar_no_186-25.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1351/req._pesar_no_187-25.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1352/req._pesar_no_188-25.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1353/req._pesar_no_189-25.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1354/req._pesar_no_190-25.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1357/req._pesar_no_191-25.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1359/req._pesar_no_193-25.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1360/req._pesar_no_194-25.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1361/req._pesar_no_195-25.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1362/req_pesar_no_196-25.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1366/req._pesar_no_197-25.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1367/req._pesar_no_198-25.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1369/req._pesar_no_199-25.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1370/req._pesar_no_200-25.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1371/req._pesar_no_201-25.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1372/req._pesar_no_202-25.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1376/req._pesar_no_203-25.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1377/req._pesar_no_204-25.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1378/req._pesar_no_205-25.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1379/req._pesar_no_206-25.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1380/req._pesar_no_207-25.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1381/req._pesar_no_208-25.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1382/req._pesar_no_209-25.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/req._pesar_no_210-25.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/req._pesar_no_211-25.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/req._pesar_no_212-25.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/req._pesar_no_213-25.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/req._pesar_no_214-25.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/req._pesar_no_215-25.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/req._pesar_no_216-25.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/req._pesar_no_217-25.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/req._pesar_no_218-25.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/req._pesar_no_219-25.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/req._pesar_no_220-25.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/req._pesar_no_221-25.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/req._pesar_no_222-25.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/req._pesar_no_223-25.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/req._pesar_no_224-25.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/req._pesar_no_225-25.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/req._pesar_no_226-25.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/req._pesar_no_227-25.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/req._pesar_no_228-25.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/req._pesar_no_229-25.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/req._pesar_no_230-25.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/req._pesar_no_231-25.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/req._pesar_no_232-25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/req._pesar_no_233-25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/req._pesar_no_234-25.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/req._pesar_no_236-25.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/req._pesar_no_237-25.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/req._pesar_no_238-25.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/req._pesar_no_239-25.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/req._pesar_no_240-25.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/req._pesar_no_241-25.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/req._pesar_no_243-25.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/req._pesar_no_244-25.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/req._pesar_no_245-25.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/req._pesar_no_246-25.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/req._pesar_no_247-25.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/req._pesar_no_248-25.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/req._pesar_no_249-25.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/req._pesar_no_251-25.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/req._pesar_no_252-25.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/req._pesar_no_253-25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/req._pesar_no_254-25.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_255-25.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/req._pesar_no_257-25.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/req._pesar_no_258-25.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/req._pesar_no_259-25.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/req._pesar_no_260-25.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/req._pesar_no_261-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/req._pesar_no_262-25.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/req._pesar_no_263-25.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/req._pesar_no_264-25.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/req._pesar_no_265-25.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/req._pesar_no_266-25.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/req._pesar_no_268-25.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/req._pesar_no_269-25.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/req._pesar_no_270-25.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/req._pesar_no_271-25.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/req._pesar_no_272-25.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/req._pesar_no_273-25.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/req._pesar_no_274-25.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/req._pesar_no_275-25.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/req._pesar_no_276-25.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/req._pesar_no_277-25.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/req._pesar_no_278-25.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/req._pesar_no_279-25.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/req._pesar_no_280-25.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/req._pesar_no_281-25.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/req._pesar_no_282-25.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/req._pesar_no_283-25.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/req._pesar_no_284-25.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/req._pesar_no_285-25.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/req._pesar_no_286-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/req._pesar_no_287-25.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/req._pesar_no_288-25.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/req._pesar_no_289-25.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/req._pesar_no_290-25.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/req._pesar_no_292-25.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/req._pesar_no_293-25.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/req._pesar_no_295-25.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/req._pesar_no_296-25.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/req._pesar_no_297-25.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/req._pesar_no_298-25.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/req._pesar_no_299-25.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/req._pesar_no_300-25.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/req._pesar_no_301-25.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/req._pesar_no_302-25.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/req._pesar_no_303-25.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/req._pesar_no_304-25.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/req._pesar_no_306-25.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/req._pesar_no_307-25.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/req._pesar_no_308-25.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/req._pesar_no_309-25.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/req._pesar_no_310-25.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/req._pesar_no_311-25.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/req._pesar_no_312-25.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/req._pesar_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/req._pesar_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/req._pesar_no_315-25.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/req._pesar_no_316-25.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/req._pesar_no_317-25.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/req._pesar_no_318-25.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/req._pesar_no_319-25.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/req._pesar_no_320-25.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/req._pesar_no_321-25.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/req._pesar_no_322-25.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/req._pesar_no_323-25.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/req._pesar_no_324-25.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/req._pesar_no_325-25.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/req._pesar_no_326-25.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/req._pesar_no_327-25.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/req._pesar_no_328-25.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/req._pesar_no_329-25.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/req._pesar_no_330-25.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/req._pesar_no_331-25.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/req._pesar_no_332-25.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/req._pesar_no_333-25.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/req._pesar_no_334-25.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/req._pesar_no_335-25.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/req._pesar_no_336-25.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/req._pesar_no_337-25.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/req._pesar_no_338-25.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/req._pesar_no_339-25.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/re._pesar_no_340-25.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/req._pesar_no_341-25.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/req._pesar_no_342-25.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/req._pesar_no_343-25.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/req._pesar_no_344-25.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/req._pesar_no_345-250001.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/req._pesar_no_346-25.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/req._pesar_no_347-25.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/req._pesar_no_348-25.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/req._pesar_no_349-25.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/req._pesar_no_350-25.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/req._pesar_no_351-25.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/req._pesar_no_352-25.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/req._pesar_no_353-25.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/req._pesar_no_354-25.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/req._pesar_no_355-25.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/req._pesar_no_356-25.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/req._pesar_no_357-25.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/req._pesar_no_358-25.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/req._pesar_no_359-25.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/req._pesar_no_360-25.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/req._pesar_no_361-25.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/req._pesar_no_362-25.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/req._pesar_no_363-25.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/req._pesar_no_364-25.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/req._pesar_no_365-25.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/req._pesar_no_366-25.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/req._pesar_no_367-25.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/req._pesar_no_368-25.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/req._pesar_no_369-25.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/req._pesar_no_370-25.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/req._pesar_no_371-25.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/req._pesar_no_372-25.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/req._pesar_no_373-25.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/req._pesar_no_374-25.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/req._pesar_no_375-25.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/req._pesar_no_376-25.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/req._pesar_no_377-25.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/req._pesar_no_378-25.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/req._pesar_no_380-25.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/req._pesar_no_381-25.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/req._pesar_no_382-25.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/req._pesar_no_383-25.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/req._pesar_no_384-25.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/req._pesar_no_385-25.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/req._pesar_no_386-25.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/req._pesar_no_387-25.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/req._pesar_no_388-25.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/req._pesar_no_389-25.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/req._pesar_no_390-25.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/req._pesar_no_391-25.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/req._pesar_no_392-25.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/req._pesar_no_393-25.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/req._pesar_no_394-25.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/req._pesar_no_395-25.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/req._pesar_no_396-25.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/req._pesar_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/req._pesar_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/req._pesar_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/req_pesar_402-250001.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/req_pesar_403-250001.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/req._pesar_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/req._pesar_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/req._pesar_no_406-25pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/req._pesar_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/req._pesar_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/req._pesar_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/req._presar_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/req._pesar_no_411-250001.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/req._pesar_no_412-250001.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/req._presar_no_413-25.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/req._presar_no_414-25.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/req._pesar_no_415-25.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/req._pesar_no_416-25.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/req._pesar_no_417-250001.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/req._pesar_no_418-250001.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/req._pesar_no_419-250001.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/req._pesar_no_420-25.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/req._pesar_no_421-25.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/req._pesar_no_422-25.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/req._pesar_no_423-25.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/req._pesar_no_424-25.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/req._pesar_no_425-25.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/req._pesar_no_426-25.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/req._pesar_no_427-25.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/req._presar_no_428-25.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/req._presar_no_430-25.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/req._pesar_no_431-250001.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_discussao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_discussao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_discussao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_discussao_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_discussao_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_discussao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_discussao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/883/req._discussao__no_008-25.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/884/req._discussao__no_009-25.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_de_discussao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_de_discussao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_de_discussao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_de_discussao_no_015-251.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/req._discussao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/req._discussao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/requerimento_discussao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_discussao_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_discussao_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/req._discussao_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/req._discussao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/req._discussao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/req._discussao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/eq._discussao_no_27-250001.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_discussao_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_discussao_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_de_discussao_no_030-25.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_de_discussao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_discussao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/requerimento_discussao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_discussao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_de_discussao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_discussao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento__de_discussao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1318/resposta_ao_req._discussao_no_038_-25.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_de_discussao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_de_discussao_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_de_discussao_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_discussao_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_discussao_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_discussao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_discussao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_discussao_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/requerimento_discussao_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_discussao_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_discussao_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/requerimento_discussao_no_052-25.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_discussao_no_53-25.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_discussao_no_054-25.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_discussao_no_055-25.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/requerimento_discussao_no_056-25.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/requerimento_discussao_no_057-25.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_discussao_no_058-250001.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_discussao_no_059-250001.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_discussao_no_061-25.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_discussao_no_062-25.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_discussao_no_063-25.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_discussao_no_064-25.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/requerimento_discussao_no_065-25.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/requerimento_discussao_no_066-25.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_discussao_no_068-25.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_discussao_no_069-25.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_discussao_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/resposta_ao_oficio_no_05-25_do_vereador_guilherme_mariano.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/emenda_no_001_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/emenda_no_002_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/emenda_no_003_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/emenda_no_004_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/emenda_no_005_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/emenda_no_006_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/emenda_no_007_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/emenda_no_008_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/emenda_no_009_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/emenda_no_010_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/emenda_no_011_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/emenda_no_012_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/emenda_no_013_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/emenda_no_014_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/emenda_no_015_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/emenda_no_016_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/emenda_no_017_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/emenda_no_018_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_019_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/emenda_no_020_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/emenda_no_021_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/emenda_no_022_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/emenda_no_023_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/emenda_no_024_ao_pl_n.o_028-25.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/emenda_no_025_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/emenda_no_026_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/emenda_no_027_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/emenda_no_028_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/emenda_no_029_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/emenda_no_003_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda_no_004_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_no_005_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/800/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/878/projeto_de_decreto_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_decreto_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_decreto_legislativo_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/projeto_de_decreto_legislativo_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_decreto_legislativo_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/decreto_legislativo_no_007-250001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/projeto_de_decreto_legislativo_no_008-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_decreto_legislativo_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_decreto_legislativo_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_decreto_legislativo_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/projeto_de_decreto_legislativo_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/projeto_de_decreto_legislativo_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/projeto_de_decreto_legislativo_no_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/projeto_de_decreto_legislativo_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_decreto_legisltativo_no_016-250001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_de_decreto_legislativo_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_de_decreto_legislativo_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_decreto_legislativo_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_decreto_legisltativo_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/projeto_decreto_legislativo_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/projeto_decreto_legislativo_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/projeto_de_decreto_legislativo_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/projeto_de_decreto_legislativo_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/projeto_decreto_legislativo_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/projeto_de_decreto_legislativo_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/projeto_de_decreto_legislativo_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1927/projeto_decreto_legislativo_no_028-251.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/projeto_de_lei_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/projeto_de_lei_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_de_lei_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/projeto_de_lei_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/projeto_de_lei_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_lei_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/projeto_de_lei_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_lei_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1925/projeto_de_lei_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1948/projeto_de_lei_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1949/projeto_de_lei_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1950/projeto_de_lei_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_complementar_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/projeto_de_lei_complementar_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/894/mocao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/982/mocao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/987/mocao_no_004-250001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_no_005-250001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/mocao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/mocao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/mocao_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/mocao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/mocao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1337/mocao_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_no_016-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1365/mocao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/mocao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/mocao_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/mocao_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/mocao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/mocao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/mocao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_no_027-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/mocao_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/mocao_no_29-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/mocao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/mocao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/mocao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/mocao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/mocao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/mocao_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/mocao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_no_041-250001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/mocao_no_042-250001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/mocao_no_043-250001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/mocao_no_044-250001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/mocao_no_045-250001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/mocao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1943/mocao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/796/indicacao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/797/indicacao_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_008-25.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_009-25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_010-25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_016-25.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_017-25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_030-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_040-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_045-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/874/indicacao_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_052-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_053-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_054-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_055-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_056-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_057-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_058-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_059-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_060-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_061-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_062-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_063-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_064-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_066-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_067-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_068-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_069-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_071-25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_072-25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_073-25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_074-25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_075-25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_076-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_077-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_078-25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_079-25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_080-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_081-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_082-25.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_083-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_084-25.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_085-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_086-25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_087-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_088-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_089-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_090-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_091-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_092-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_093-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_094-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_095-25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_096-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_097-25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_098-25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_099-25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_100-25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_101-25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_102-25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_103-25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_104-25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_105-25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_106-25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_107-25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_108-25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_109-25.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_110-25.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_111-25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_112-25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_113-25.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_114-25.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_115-25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_116-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_117-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_118-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_119-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_120-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_121-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_122-25.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_123-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_124-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_125-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_126-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_127-25.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_128-25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_129-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_130-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_131-25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_132-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_133-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_134-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_135-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_136-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_137-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_138-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_139-25.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_140-25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_141-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_142-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n_o_143-250001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_144-250001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_146-250001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n.o_147-250001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n_o_148-250001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n_o_149-250001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_n_o_150-250001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n_o_151-250001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_n_o_152-250001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n_o_153-250001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_n_o_154-250001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_155-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_156-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_157-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_158-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_159-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_160-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_161-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_162-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_163-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_164-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_165-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/indicacao_no_166-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_no_167-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_168-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_169-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_170-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_171-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_172-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_173-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_174-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_175-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_176-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_177-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/indicacao_no_178-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_179-25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_180-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_no_181-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_no_182-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_183-25.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_184-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_185-25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_186-25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_187-25.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_188-25.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_189-25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_190-25.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_191-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_192-25.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_193-25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_194-25.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_195-25.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_196-25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_197-25.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_198-25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_199-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_200-25.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_201-25.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_202-25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_203-25.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_204-25.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_205-25.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_206-25.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_no_207-25.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_208-25.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_209-25.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1260/indicacao_no_210-25.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_211-25.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_212-25.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_213-25.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_214-25.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_215-25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_216-25.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_217-25.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_218-25.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_219-25.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_220-25.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_222-25.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1299/indicacao_no_223-25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_no_224-25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_225-25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_226-25.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_227-25.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_228-25.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no_229-25.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_no_230-25.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_no_231-25.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_232-25.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_233-25.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_234-25.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_235-25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_237-25.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_238-25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_239-25.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_240-25.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_241-25.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_242-25.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_243-25.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_245-25.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_246-25.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_247-25.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_248-25.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_249-25.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_250-25.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_251-25.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_252-25.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_253-25.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_254-25.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_255-25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_no_256-25.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_no_257-25.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_no_258-25.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_no_259-25.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_260-25.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_261-25.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_no_262-25.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_no_263-25.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_264-25.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_265-25.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_no_266-25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_no_267-25.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_no_268-25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_269-25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_270-25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_no_271-25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_no_272-25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_no_273-25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_274-25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_275-25.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_no_276-25.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_277-25.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_278-25.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_279-25.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_280-25.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_281-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_282-25.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_no_283-25.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_284-25.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_285-25.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_286-25.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_287-25.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_288-25.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_no_289-25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_no_290-25.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_291-25.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_292-25.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_293-25.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_294-25.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_296-25.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_297-25.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_298-25.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_299-25.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_300-25.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_301-25.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_302-25.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_303-25.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_304-25.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_305-25.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_306-25.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_307-25.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_308-25.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_309-25.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_310-25.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_311-25.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_312-25.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_313-25.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_315-25.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_316-25.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_317-25.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_318-25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_319-25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_320-25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_no_321-25.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_no_322-25.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_323-25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_324-25.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_325-25.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_no_326-25.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_no_327-25.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_328-25.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_329-25.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_330-25.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_no_331-25.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_332-25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_333-25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_334-25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_335-25.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_336-25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_337-25.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_339-25.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_340-25.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_341-25.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_342-25.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_343-25.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_344-25.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_345-25.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_346-25.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_347-25.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_348-25.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_no_349-25.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_no_350-25.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/indicacao_no_351-25.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_352-25.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_353-25.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_354-25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_355-25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_356-250001.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_357-25.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_358-25.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_359-25.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_360-25.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_361-25.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_362-25.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_363-25.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_no_364-25.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_365-25.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_366-25.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_367-25.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_368-25.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_369-25.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_370-25.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_371-25.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_372-25.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_373-25.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_no_374-25.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_no_375-25.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_no_376-25.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_no_377-25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_no_378-25.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_379-25.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_380-25.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_381-25.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_382-25.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_383-25.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_384-25.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_385-25.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_386-25.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_388-25.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_389-25.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_393-25.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_394-25.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_no_395-25.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_396-25.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_400-25.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_401-25.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_402-250001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_403-250001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_406-25.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/resposta_de_req._discussao_005_006_e_007-25.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/resposta_ao_req._discussao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/dilacao_aos_req._discussao_no_043_048_e_047-25.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/oficio_n.o_044-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/oficio_n.o_045-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/oficio_n.o_046-2025-gab.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/oficio_0175-25-se.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/oficio_no_219-2025-se.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/oficio_no_240-25-se.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1924/oficio_no_243-25-se_pedindo_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/oficio_no_307-25_apae.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_substitutivo_no_001-25_ao_projeto_de_lei_n.o_019-25.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/925/req._de_pesar_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/926/req._de_pesar_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/929/req._de_pesar_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/930/req._de_pesar_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/931/req._de_pesar_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/932/req._de_pesar_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/934/req._de_pesar_no_038-25.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/936/req._de_pesar_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/961/req._de_pesar_no_040-25.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/962/req._pesar_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/963/req._pesar_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/964/req._pesar_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/965/req._pesar_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/966/req._pesar_no_045-25.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/969/req._pesar_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/970/req._pesar_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/971/req._pesar_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/972/req._pesar_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/973/req._pesar_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/976/req._pesar_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/req._pesar_no_065-25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/req._pesar_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/req._pesar_no_071-25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/req._pesar_no_078-25.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/req._pesar_no_079-25.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/req._pesar_no_080-25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/req._pesar_no_081-25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/req._pesar_no_082-25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/req._pesar_no_083-25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/req._pesar_no_084-25.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/req._pesar_no_085-25.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/req._pesar_no_086-25.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/req._pesar_no_087-25.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/req._pesar_no_088-25.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/req._pesar_no_089-25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/req._pesar_no_090-25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/req._pesar_no_091-25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/req._pesar_no_092-25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/req._pesar_no_093-25.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/req._pesar_no_094-25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/req._pesar_no_095-25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/req._pesar_no_096-25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/req._pesar_no_097-25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/req._pesar_no_098-25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/req._pesar_no_099-25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/req._pesar_no_100-25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/req._pesar_no_101-25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/req._pesar_no_102-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/req._pesar_no_103-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/req._pesar_no_104-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/req._pesar_no_105-25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/req._pesar_no_106-25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/req._pesar_no_107-25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/req._pesar_no_108-25.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/req._pesar_no_109-25.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/req._pesar_no_110-25.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/req._pesar_no_111-25.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/req._pesar_no_112-25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/req._pesar_no_113-25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/req._pesar_no_114-25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/req._pesar_no_115-25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/req._pesar_no_116-25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/req._pesar_no_117-25.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/req._pesar_no_118-25.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/req._pesar_no_119-25.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/req._pesar_no_120-25.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/req._pesar_no_121-25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/req._pesar_no_122-25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/req._pesar_no_123-25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/req._pesar_no_124-25.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/req._pesar_no_125-25.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/req._pesar_no_126-25.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/req._pesar_no_127-25.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/req._pesar_no_129-25.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/req._pesar_no_130-25.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/req._pesar_no_132-25.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/req._pesar_no_133-25.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/req._pesar_no_134-25.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/req._pesar_no_135-25.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/req._pesar_no_136-25.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/req._pesar_no_137-25.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1251/req._pesar_no_138-25.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1252/req._pesar_no_139-25.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1253/req._pesar_no_140-25.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1254/req._pesar_no_141-25.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1255/req._pesar_no_142-25.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1256/req._pesar_no_143-25.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1264/req._pesar_no_144-25.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1266/req._pesar_no_145-25.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1267/req._pesar_no_146-25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1268/req._pesar_no_147-25.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1269/req._pesar_no_148-25.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1270/req._pesar_no_149-25.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1271/req._pesar_no_150-25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1272/req._pesar_no_151-25.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1275/req._pesar_no_153-25.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1276/req._pesar_no_154-25.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1277/req._pesar_no_155-25.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1286/req._pesar_no_156-25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1287/req._pesar_no_157-25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1288/req._pesar_no_158-25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1289/req._pesar_no_159-25.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1290/req._pesar_no_160-25.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1293/req._pesar_no_161-25.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1294/req._pesar_no_162-25.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1295/req._pesar_no_163-25.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1301/req._pesar_no_164-25.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1302/req._pesar_no_165-25.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1303/req._pesar_no_166-25.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1304/req._pesar_no_167-25.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1305/req._pesar_no_168-25.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1306/req._pesar_no_169-25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1307/req._pesar_no_170-25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1308/req._pesar_no_171-25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1314/req._pesar_no_172-25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1315/req._pesar_no_173-25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1316/req._pesar_no_174-25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1317/req._pesar_no_175-25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1325/req._pesar_no_176-25.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1326/req_pesar_no_177-25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1327/req_pesar_no_178-25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1334/req._pesar_no_179-25.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1338/req_pesar_no_180-25.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1339/req._pesar_no_181-25.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1345/req_pesar_no_182-25.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1347/req._pesar_no_183-25.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1348/req_pesar_no_184-25.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1349/req_pesar_no_185-25.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1350/req_pesar_no_186-25.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1351/req._pesar_no_187-25.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1352/req._pesar_no_188-25.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1353/req._pesar_no_189-25.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1354/req._pesar_no_190-25.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1357/req._pesar_no_191-25.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1359/req._pesar_no_193-25.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1360/req._pesar_no_194-25.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1361/req._pesar_no_195-25.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1362/req_pesar_no_196-25.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1366/req._pesar_no_197-25.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1367/req._pesar_no_198-25.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1369/req._pesar_no_199-25.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1370/req._pesar_no_200-25.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1371/req._pesar_no_201-25.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1372/req._pesar_no_202-25.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1376/req._pesar_no_203-25.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1377/req._pesar_no_204-25.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1378/req._pesar_no_205-25.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1379/req._pesar_no_206-25.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1380/req._pesar_no_207-25.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1381/req._pesar_no_208-25.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1382/req._pesar_no_209-25.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/req._pesar_no_210-25.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/req._pesar_no_211-25.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/req._pesar_no_212-25.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/req._pesar_no_213-25.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/req._pesar_no_214-25.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/req._pesar_no_215-25.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/req._pesar_no_216-25.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/req._pesar_no_217-25.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/req._pesar_no_218-25.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/req._pesar_no_219-25.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/req._pesar_no_220-25.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/req._pesar_no_221-25.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/req._pesar_no_222-25.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/req._pesar_no_223-25.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/req._pesar_no_224-25.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/req._pesar_no_225-25.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/req._pesar_no_226-25.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/req._pesar_no_227-25.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/req._pesar_no_228-25.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/req._pesar_no_229-25.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/req._pesar_no_230-25.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/req._pesar_no_231-25.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/req._pesar_no_232-25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/req._pesar_no_233-25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/req._pesar_no_234-25.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/req._pesar_no_236-25.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/req._pesar_no_237-25.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/req._pesar_no_238-25.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/req._pesar_no_239-25.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/req._pesar_no_240-25.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/req._pesar_no_241-25.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/req._pesar_no_243-25.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/req._pesar_no_244-25.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/req._pesar_no_245-25.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/req._pesar_no_246-25.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/req._pesar_no_247-25.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/req._pesar_no_248-25.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/req._pesar_no_249-25.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/req._pesar_no_251-25.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/req._pesar_no_252-25.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/req._pesar_no_253-25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/req._pesar_no_254-25.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_255-25.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/req._pesar_no_257-25.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/req._pesar_no_258-25.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/req._pesar_no_259-25.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/req._pesar_no_260-25.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/req._pesar_no_261-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/req._pesar_no_262-25.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/req._pesar_no_263-25.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/req._pesar_no_264-25.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/req._pesar_no_265-25.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/req._pesar_no_266-25.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/req._pesar_no_268-25.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/req._pesar_no_269-25.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/req._pesar_no_270-25.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/req._pesar_no_271-25.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/req._pesar_no_272-25.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/req._pesar_no_273-25.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/req._pesar_no_274-25.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/req._pesar_no_275-25.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/req._pesar_no_276-25.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/req._pesar_no_277-25.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/req._pesar_no_278-25.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/req._pesar_no_279-25.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/req._pesar_no_280-25.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/req._pesar_no_281-25.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/req._pesar_no_282-25.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/req._pesar_no_283-25.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/req._pesar_no_284-25.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/req._pesar_no_285-25.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/req._pesar_no_286-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/req._pesar_no_287-25.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/req._pesar_no_288-25.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/req._pesar_no_289-25.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/req._pesar_no_290-25.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/req._pesar_no_292-25.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/req._pesar_no_293-25.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/req._pesar_no_295-25.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/req._pesar_no_296-25.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/req._pesar_no_297-25.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/req._pesar_no_298-25.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/req._pesar_no_299-25.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/req._pesar_no_300-25.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/req._pesar_no_301-25.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/req._pesar_no_302-25.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/req._pesar_no_303-25.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/req._pesar_no_304-25.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/req._pesar_no_306-25.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/req._pesar_no_307-25.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/req._pesar_no_308-25.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/req._pesar_no_309-25.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/req._pesar_no_310-25.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/req._pesar_no_311-25.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/req._pesar_no_312-25.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/req._pesar_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/req._pesar_no_314-25.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/req._pesar_no_315-25.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/req._pesar_no_316-25.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/req._pesar_no_317-25.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/req._pesar_no_318-25.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/req._pesar_no_319-25.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/req._pesar_no_320-25.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/req._pesar_no_321-25.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/req._pesar_no_322-25.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/req._pesar_no_323-25.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/req._pesar_no_324-25.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/req._pesar_no_325-25.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/req._pesar_no_326-25.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/req._pesar_no_327-25.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/req._pesar_no_328-25.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/req._pesar_no_329-25.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/req._pesar_no_330-25.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/req._pesar_no_331-25.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/req._pesar_no_332-25.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/req._pesar_no_333-25.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/req._pesar_no_334-25.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/req._pesar_no_335-25.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/req._pesar_no_336-25.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/req._pesar_no_337-25.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/req._pesar_no_338-25.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/req._pesar_no_339-25.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/re._pesar_no_340-25.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/req._pesar_no_341-25.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/req._pesar_no_342-25.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/req._pesar_no_343-25.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/req._pesar_no_344-25.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/req._pesar_no_345-250001.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/req._pesar_no_346-25.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/req._pesar_no_347-25.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/req._pesar_no_348-25.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/req._pesar_no_349-25.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/req._pesar_no_350-25.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/req._pesar_no_351-25.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/req._pesar_no_352-25.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/req._pesar_no_353-25.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/req._pesar_no_354-25.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/req._pesar_no_355-25.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/req._pesar_no_356-25.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/req._pesar_no_357-25.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/req._pesar_no_358-25.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/req._pesar_no_359-25.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/req._pesar_no_360-25.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/req._pesar_no_361-25.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/req._pesar_no_362-25.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/req._pesar_no_363-25.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/req._pesar_no_364-25.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/req._pesar_no_365-25.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/req._pesar_no_366-25.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/req._pesar_no_367-25.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/req._pesar_no_368-25.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/req._pesar_no_369-25.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/req._pesar_no_370-25.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/req._pesar_no_371-25.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/req._pesar_no_372-25.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/req._pesar_no_373-25.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/req._pesar_no_374-25.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/req._pesar_no_375-25.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/req._pesar_no_376-25.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/req._pesar_no_377-25.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/req._pesar_no_378-25.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/req._pesar_no_380-25.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/req._pesar_no_381-25.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/req._pesar_no_382-25.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/req._pesar_no_383-25.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/req._pesar_no_384-25.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/req._pesar_no_385-25.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/req._pesar_no_386-25.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/req._pesar_no_387-25.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/req._pesar_no_388-25.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/req._pesar_no_389-25.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/req._pesar_no_390-25.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/req._pesar_no_391-25.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/req._pesar_no_392-25.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/req._pesar_no_393-25.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/req._pesar_no_394-25.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/req._pesar_no_395-25.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/req._pesar_no_396-25.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/req._pesar_no_397-25.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/req._pesar_no_398-25.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/req._pesar_no_399-25.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/req_pesar_402-250001.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/req_pesar_403-250001.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/req._pesar_no_404-25.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/req._pesar_no_405-25.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/req._pesar_no_406-25pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/req._pesar_no_407-25.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/req._pesar_no_408-25.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/req._pesar_no_409-25.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/req._presar_no_410-25.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/req._pesar_no_411-250001.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/req._pesar_no_412-250001.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/req._presar_no_413-25.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/req._presar_no_414-25.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/req._pesar_no_415-25.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/req._pesar_no_416-25.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/req._pesar_no_417-250001.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/req._pesar_no_418-250001.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/req._pesar_no_419-250001.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/req._pesar_no_420-25.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/req._pesar_no_421-25.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/req._pesar_no_422-25.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/req._pesar_no_423-25.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/req._pesar_no_424-25.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/req._pesar_no_425-25.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/req._pesar_no_426-25.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/req._pesar_no_427-25.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1928/req._presar_no_428-25.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1930/req._presar_no_430-25.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1951/req._pesar_no_431-250001.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_discussao_no_001-25.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_discussao_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/821/requerimento_discussao_no_003-25.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_discussao_no_004-25.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_discussao_no_005-25.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_discussao_no_006-25.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_discussao_no_007-25.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/883/req._discussao__no_008-25.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/884/req._discussao__no_009-25.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_de_discussao_no_012-25.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_de_discussao_no_013-25.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_de_discussao_no_014-25.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_de_discussao_no_015-251.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/req._discussao_no_018-25.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/req._discussao_no_019-25.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/requerimento_discussao_no_020-25.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_discussao_no_021-25.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_discussao_no_022-25.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/req._discussao_no_023-25.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/req._discussao_no_024-25.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/req._discussao_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/req._discussao_no_026-25.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/eq._discussao_no_27-250001.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_de_discussao_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_de_discussao_no_029-25.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_de_discussao_no_030-25.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_de_discussao_no_031-25.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_discussao_no_032-25.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/requerimento_discussao_no_033-25.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_discussao_no_034-25.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_de_discussao_no_035-25.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_discussao_no_036-25.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento__de_discussao_no_037-25.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1318/resposta_ao_req._discussao_no_038_-25.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_de_discussao_no_039-25.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_de_discussao_no_041-25.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/requerimento_de_discussao_no_042-25.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_discussao_no_043-25.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_discussao_no_044-25.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/requerimento_discussao_no_046-25.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_discussao_no_047-25.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_discussao_no_048-25.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/requerimento_discussao_no_049-25.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/requerimento_discussao_no_050-25.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/requerimento_discussao_no_051-25.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/requerimento_discussao_no_052-25.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_discussao_no_53-25.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_discussao_no_054-25.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_discussao_no_055-25.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/requerimento_discussao_no_056-25.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/requerimento_discussao_no_057-25.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/requerimento_discussao_no_058-250001.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/requerimento_discussao_no_059-250001.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/requerimento_discussao_no_061-25.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/requerimento_discussao_no_062-25.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/requerimento_discussao_no_063-25.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_discussao_no_064-25.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/requerimento_discussao_no_065-25.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/requerimento_discussao_no_066-25.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_discussao_no_068-25.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_discussao_no_069-25.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_discussao_no_070-25.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/resposta_ao_oficio_no_05-25_do_vereador_guilherme_mariano.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/emenda_no_001_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/emenda_no_002_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/emenda_no_003_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/emenda_no_004_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/emenda_no_005_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/emenda_no_006_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/emenda_no_007_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/emenda_no_008_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/emenda_no_009_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/emenda_no_010_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/emenda_no_011_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/emenda_no_012_ao_pl_no_028-25.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/emenda_no_013_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/emenda_no_014_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/emenda_no_015_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/emenda_no_016_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/emenda_no_017_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/emenda_no_018_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_019_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/emenda_no_020_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/emenda_no_021_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/emenda_no_022_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/emenda_no_023_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/emenda_no_024_ao_pl_n.o_028-25.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/emenda_no_025_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/emenda_no_026_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/emenda_no_027_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/emenda_no_028_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/emenda_no_029_ao_pl_no_28-25.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/emenda_no_001_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/emenda_no_002_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/emenda_no_003_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda_no_004_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_no_005_ao_projeto_de_lei_no_011-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>