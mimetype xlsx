--- v0 (2025-12-11)
+++ v1 (2026-05-23)
@@ -54,3751 +54,3751 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>HELENILSON PEREIRA DOS REIS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto_legislativo_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto_legislativo_no_001-24.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao senhor "FRANCISCO GERALDO DO NASCIMENTO", o título de "Cidadão Ituveravense".</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADAUTO BARBOSA DE MATOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_decreto_legislativo_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_decreto_legislativo_no_002-24.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO À SRA. VERA MARIZA CHAUD O TÍTULO DE HONRA AO MÉRITO À ROTARIANA DO ANO DE 2023.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARCELO DE OLIVEIRA CIRILO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_decreto_legislativo_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_decreto_legislativo_no_003-24.pdf</t>
   </si>
   <si>
     <t>(Concede ao senhor "GUILHERME MURARO DERRITE", o título de "Cidadão Ituveravense").</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MANOEL GOMES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_decreto_legislativo_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_decreto_legislativo_no_004-24.pdf</t>
   </si>
   <si>
     <t>(Fica concedido ao Senhor "CLÉBER APARECIDO DA ROCHA", o título de "Honra ao Mérito").</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_decreto_legislativo_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_decreto_legislativo_no_005-24.pdf</t>
   </si>
   <si>
     <t>(Concede ao senhor "WALLACE FERNANDO MOREIRA", o título de "Cidadão Ituveravense").</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RAFAEL FERNANDO MENDONÇA DE FREITAS MATTOS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_006-24.pdf</t>
   </si>
   <si>
     <t>Concede ao senhor JEAN CARLO FERREIRA DE MATOS”,o título de “Cidadão Ituveravense”.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MARCOS ADVINCULA JOAZEIRO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_legislativo_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_legislativo_no_007-24.pdf</t>
   </si>
   <si>
     <t>(Concede ao senhor "EDELBERTO DINIZ COSTA" o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_decreto_legislativo_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_decreto_legislativo_no_008-24.pdf</t>
   </si>
   <si>
     <t>Concede a jovem "LORENA DA SILVA LEITE", o título de "Honra ao Mérito".</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_legislativo_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_legislativo_no_009-24.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_legislativo_no_010-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_legislativo_no_010-24.pdf</t>
   </si>
   <si>
     <t>(Concede ao Senhor "CLÉBER APARECIDO DA ROCHA", o título de "Honra ao Mérito").</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_decreto_legislativo_no_011-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_decreto_legislativo_no_011-24.pdf</t>
   </si>
   <si>
     <t>Fica concedido ao Sr. "JORGE LUIZ MACHADO RODRIGUES" o título de "Honra ao Mérito" ao rotariano do ano de 2024, pelos relevantes serviços prestados ao Rotary Clube e em razão deste, a toda Comunidade Ituveravense.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EMANUEL CERUTI GALINDO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Ituverava-SP referente ao exercício de 2021, em desacordo com o parecer exarado pelo Tribunal de Contas e dá outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ANA PAULA YANOSTEAC RODRIGUES MÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no_001-24.pdf</t>
   </si>
   <si>
     <t>(INSTITUI O "ABRIL GRENÁ" COMO MÊS DE PREVENÇÃO DE SAÚDE BUCAL NO MUNICÍPIO DE ITUVERAVA, E DÁ OUTRA PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_no_002-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de "Arnaldo da Silva" ("Arnaldo Pé de Pato"),  a Sala da Presidência da Câmara Municipal de Ituverava).</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_no_003-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de "ELZA DALVA DOS SANTOS SILVA REGO", a Sala da Assessoria da Câmara Municipal de Ituverava).</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_no_004-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de "PEDRO ROBERTO ALVES", a Sala do Arquivo da Câmara Municipal de Ituverava).</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>HERB FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_005-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de "VALDEMAR DE PAULA GOMES', a rua situada entre a Travessa João Moreira e a Rua Osvaldo de Deus Godinho, próximo ao campo de futebol "Estádio Celso Tavares", localizada no distrito de São Benedito, neste município de Ituverava/SP).</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "ANTÔNIO SANDOVAL", a Sala de Reunião da Câmara Municipal de Ituverava.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DE ARAÚJO</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no_007-24.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.087, de 03 de outubro de 2012, que dispõe sobre Estatuto e Plano de Carreira e Vencimentos para os Integrantes do Quadro do Magistério Público do Município e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_008-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo, no Quadro de Pessoal da Prefeitura Municipal de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_009-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área urbana do munícipio.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de funções gratificadas para atender às exigências da lei federal nº 14.33, de 01 de abril de 2021, e dá outras providências .</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>MODIFICA E ALTERA ATRIBUIÇÕES DE SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_013-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_013-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE DESCONTO NO IPTU PARA IMÓVEIS QUE UTILIZEM PAINÉIS DE GERAÇÃO DE ENERGIA SOLAR, DENOMINADO IPTU SOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_014-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_014-24.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_no_015-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_no_015-24.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_016-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_016-24.pdf</t>
   </si>
   <si>
     <t>Ofício nº 062/2024-SE, que encaminha Projeto de Lei que autoriza a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_017-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_017-24.pdf</t>
   </si>
   <si>
     <t>Ofício nº 061/2024-SE, que encaminha Projeto de Lei que dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação- ETR autorizada pela Agência Nacional de telecomunicações -ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ofício nº 063/24-SE, de autoria do Executivo que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_019-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_019-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "SEBASTIÃO FELISBINO", a Rua situada entre a Rua Messias Alves de Oliveira e a Travessa Três, que fica paralela a Rodovia Dr. Wiliam Amin, próximo ao Ginásio Esportivo, situada no município de Ituverava/SP, no distrito São Benedito da Cachoeirinha,</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_lei_n.o_020-2024.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_lei_n.o_020-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Especial de Bombeiros - FEBOM, no âmbito do Município de Ituverava e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/389/projeto_de_lei_no_021-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/389/projeto_de_lei_no_021-24.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoria a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências, conforme anexo.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>ANTONIO CARLOS BARBOSA DA SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_no_023-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_no_023-24.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE PAULINA MARIA RIBEIRO O VELÓRIO MUNICIPAL DE APARECIDA DO SALTO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ofício nº 095/2024-SE, que encaminha Projeto de Lei que dá nova redação ao artigo 4º, d Lei nº 3.560/2004, que autoriza o Executivo a conceder "pró-labore" aos Policiais Civis e Militares que realizem a fiscalização e o policiamento do trânsito e tráfego nas vias, logradouros e estradas do Município.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_no_025-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_no_025-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "MAURO LUIZ GONÇALVES DA SILVA (MAURINHO)", o Terminal Rodoviário de Ituverava.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_n.o_026-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_n.o_026-24.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 110/2024-SE_x000D_
 Projeto de Lei que Revoga a Lei Municipal n.º 4.222/14 de 19 de março de 2014.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ofício nº 118/2024-SE que encaminha Projeto de Lei que autoriza a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Ofício nº 126/2024-SE, que encaminha Projeto de Lei que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_029-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_029-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de plantio de mudas de árvores em todos os loteamentos a serem aprovados no Município de Ituverava, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_030-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_030-24.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Coletor de Lixo no Município de Ituverava, e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_031-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_031-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de "JOSINA MAGNO", a Praça -Área Institucional Abrigo de Idosos de Ituverava).</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_032-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_032-24.pdf</t>
   </si>
   <si>
     <t>Denomina de Arena Lazer "LAURA ANGÉLICA BARBOSA E FREITAS", a Arena Lazer SP, a ser construída na Av. Orestes Quércia, s/n, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Oficío nº 151/2024-SE, que encaminha Projeto de Lei que dispõe sobre a autorização para formalizar ajustes entre o Município de Ituverava-SP e o Município de Miguelópolis-SP para implantação e a operacionalização de videomonitoramento eletrônico.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_no_034-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_no_034-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "VANDERLEI RODRIGUES", a Rua SB11 do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>EDEMILSON PEREIRA VAZ</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_035-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_035-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "LUIZ ALBERTO JAMMAL" a Rua SB10 do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_036-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_036-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "JOÃO MAXIMINO DE PAULA" a Área Institucional 02, do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_037-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_037-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "PROF. RUBENS DE OLIVEIRA CAMPOS", a Rua SB 06 do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_038-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_038-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "BOSQUE ROTARY", a Área Verde II, do loteamento Jardim José Ribeiro de Mattos", no bairro Guanabara II, neste Município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_no_039-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_no_039-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "SEBASTIANA FONSECA",  a Área Institucional 04, do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_no_040-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_no_040-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "JOANA BÁRBARA QUINTANILHA",  a Rua SB13, do loteamento Jardim salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_no_041-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_no_041-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "ALBERTO BENEDICTO DE LIMA", a Rua SB08 do Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_no_042-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_no_042-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "MANOEL RODRIGUES SABARÁ", a Rua SB12, no loteamento Jardim salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_no_043-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_no_043-24.pdf</t>
   </si>
   <si>
     <t>Denomina de “MARIA OLINDA GONÇALVES MARTINS”, a Rua SB09 do loteamento Jardim Salto Belo II, neste Município</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_no_044-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_no_044-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "MANOEL TOMÉ DOS SANTOS", a Rua SB03 do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>EVERALDO ALVES MACHADO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_no_045-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_no_045-24.pdf</t>
   </si>
   <si>
     <t>Denomina de "JOSÉ NEPONUCENO DOS REIS", a Rua SB07 do Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ANDRÉA FONSECA YAMADA SCOTTE</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_no_046-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_no_046-24.pdf</t>
   </si>
   <si>
     <t>Denomina de BENEDITA NOGUEIRA BORTE o Sistema de Lazer do loteamento Jardim Salto Belo II, neste Município.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_no_047-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_no_047-24.pdf</t>
   </si>
   <si>
     <t>(Denomina de Arena Lazer "LAURA ANGÉLICA RIBEIRO E FREITAS", a Arena Lazer SP, a ser construída na Av. Orestes Quércia s/n, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Denomina de "ALCINO GALDIANO", a Área Institucional 01 do loteamento Jardim Salto Belo 01, neste Município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_complementar_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_complementar_no_001-24.pdf</t>
   </si>
   <si>
     <t>(Dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal  - REFIS 2024 - no município de Ituverava e dá outras providências).</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_complementar_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_complementar_no_002-24.pdf</t>
   </si>
   <si>
     <t>(Dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2024 - no Serviço Autônomo de Água e Esgoto do município de Ituverava e dá outras providências).</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>(Dispõe sobre a atualização do MAPA 03, ANEXO I, do Plano Diretor, conforme artigo 9º, alínea "c", da Lei Complementar nº 031, de 23 de dezembro de 2020)</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_complementar_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_complementar_no_004-24.pdf</t>
   </si>
   <si>
     <t>(Dispõe sobre as regras de implantação do Programa Especial de recuperação Fiscal - REFIS 2024 - no Serviço Autônomo de Água e Esgoto do município de Ituverava e dá outras providências).</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_complementar_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_complementar_no_005-24.pdf</t>
   </si>
   <si>
     <t>(Dispõe sobre as regras de implantação do Programa Especial de Recuperação Fiscal - REFIS 2024 - no município de Ituverava e dá outras providências).</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/7/mocao_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/7/mocao_no_001-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Santa Casa de Misericórdia, que recebeu o "Prêmio Diamond Status".</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/210/mocao_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/210/mocao_no_002-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, pelos 139 anos de Emancipação Política, celebrado no dia 10 de março.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/251/mocao_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/251/mocao_no_003-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao casal Valter de Andrade e Sônia Hirose, pelo 7º Encontro de Carros Antigos de Ituverava.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/252/mocao_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/252/mocao_no_004-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Prefeito Municipal e Ituverava e ao Secretário da Cultura Turismo e Lazer, que no dia 24/03/2024, às 16hs no Aeroporto da cidade, a Esquadrilha da Fumaça, realizou mais uma demonstração aérea com os A-29 Super Tucano da Força Aérea Brasileira (FAB), durante o Domingo Aéreo de Ituverava.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_no_005-24.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Conselho Federal de Medicina pela Resolução n. 2.378 que veda o procedimento de assitolia fetal, de forma a garantir o direito à vida.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/327/mocao_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/327/mocao_no_006-24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES PARA SUNMED PELOS 10 (DEZ) ANOS DE SERVIÇOS PRESTADOS NA CIDADE DE ITUVERAVA</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_no_007-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Indústria Santa Maria.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/377/mocao_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/377/mocao_no_008-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos integrantes dos Insanos Moto Clube de Ituverava.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/393/mocao_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/393/mocao_no_009-24.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Movimento Popular Dentistas do SUS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/436/mocao_no_010-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/436/mocao_no_010-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à diretora, coordenadora, organizadores e funcionários da CEMEI "LEDA DIAS CAMPOS", localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/471/mocao_no_011-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/471/mocao_no_011-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Creche "Teresa Lopes", pela realização da Festa Junina, ocorrido no dia 20 de junho de 2024.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/474/mocao_no_012-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/474/mocao_no_012-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Fundação de Assistência Social Sinhá Junqueira - Centro de Promoção Social Sinhá Junqueira - Unidade Ituverava.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/475/mocao_no_013-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/475/mocao_no_013-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Loja Maçônica União Ituveravense, que completou 60 anos de fundação na segunda-feira, dia 24 de junho.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/506/mocao_no_014-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/506/mocao_no_014-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Leilão de Gado do Abrigo de Idosos Comendador Takayuki Maeda.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_no_015-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_no_015-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Louvor a todos os profissionais da área de corretores (as) de Imóveis.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/547/mocao_no_016-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/547/mocao_no_016-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a jovem Lorena da Silva Leite.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/710/mocao_no_017-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/710/mocao_no_017-240001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS PARA O SETOR DA SAÚDE BUCAL DE ITUVERAVA-SP.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/759/mocao_no_018-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/759/mocao_no_018-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Abrigo de Idosos "Comendador Takayuki Maeda", em comemoração aos 60 anos da instituição.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_no_019-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_no_019-24.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Rotary Club de Ituverava pela comemoração dos 80 anos de sua fundação.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_no_019-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_no_019-24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos atletas do grupo "Cracks do Beach", com reconhecimento à dedicação e ao talento.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>REQLE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Requer o adiamento da votação Parecer do Tribunal de Contas TC-007206.989.20-4 e do Projeto de Decreto Legislativo n.º 012/2024 para melhores estudos.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>TRIBUNA DE CONTAS DO ESTADO DE SÃO PAUO - TCESP</t>
   </si>
   <si>
     <t>PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO TC-007206.989.20-4.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_no_002-24.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição das luminárias convencionais por lâmpadas de LED da quadra esportiva da EMEF "Mariana Grellet Seixas",  no distrito de Aparecida do Salto.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_no_003-24.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a execução de limpeza, capinação, dedetização e a poda das árvores em toda extensão do córrego existente na Avenida Orestes Quércia.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_no_004-24.pdf</t>
   </si>
   <si>
     <t>A necessidade do serviço de limpeza e capinação da Viela que liga as Ruas Francisco Ferreira Teles e Aristides de Paula Leão, localizadas no bairro Salvador Cordaro Cruz.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/28/indicacao_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/28/indicacao_no_005-24.pdf</t>
   </si>
   <si>
     <t>Criação de um Projeto de Lei que anistia multas aplicadas ao descumprimento de regras sanitárias durante a pandemia do COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_no_006-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua Alasca, localizada no bairro Vila Galizi.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/30/indicacao_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/30/indicacao_no_007-24.pdf</t>
   </si>
   <si>
     <t>Poda das árvores, em toda extensão da Avenida Orestes Quércia.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_008-24.pdf</t>
   </si>
   <si>
     <t>No sentido de proceder com o recapeamento asfáltico ou operação tapa buraco na Rua Augusto Barbosa Sandoval, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_no_009-24.pdf</t>
   </si>
   <si>
     <t>A operação tapa buracos no cruzamento da Av. Kenedy com a Rua dona Marianinha, próximo ao nº 264, localizado no Bairro Vila São Jorge.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_no_010-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_no_010-24.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação tapa buracos no cruzamento da Av. Perimetral com a Rua Álvaro Rodrigues, localizado no Bairro Vila São Jorge.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_011-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_011-24.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltadas as ruas internas do Cemitério Municipal Bom Pastor, ou que, ao menos, sejam colocadas raspas de asfaltos nessas vias.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_no_012-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_no_012-24.pdf</t>
   </si>
   <si>
     <t>Efetuar a limpeza e roçagem do mato existente nas margens da Estrada vicinal Alfredo Cardoso Pimenta, que liga Ituverava ao distrito de Capivari da Mata.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_no_013-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_no_013-24.pdf</t>
   </si>
   <si>
     <t>Ligação de ponto de água dentro do Cemitério Municipal Bom Pastor.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_014-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_014-24.pdf</t>
   </si>
   <si>
     <t>Realizar, com urgência, operação tapa buracos na Rua Benedito de Matos, em toda sua extensão.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_015-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_015-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua Ademar Cassiano, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_016-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_016-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua Antônia da Silva, em toda sua extensão, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_017-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_017-24.pdf</t>
   </si>
   <si>
     <t>Realize um recapeamento asfáltico na Rua Francisco Mantovani, em toda sua extensão.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_018-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_018-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco no cruzamento da Rua José Theodoro da Silva, com a Rua Antônia da Silva, localizado no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_019-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_019-24.pdf</t>
   </si>
   <si>
     <t>A construção de lombada para redução de velocidade dos veículos na Rua João de Oliveira Campos.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_020-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_020-24.pdf</t>
   </si>
   <si>
     <t>No sentido de proceder à poda de árvores da Rua Antônio Marcondes dos Santos, as quais estão enormes com os galhos indo para meio fio da Rua, prejudicando tráfego de veículos principalmente em frente ao Cemitério Bom Pastor.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_021-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_021-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em toda extensão da Rua João Atahyde de Souza Neto.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_022-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_022-24.pdf</t>
   </si>
   <si>
     <t>Execução de operação tapa buracos ou recapeamento asfáltico na Rua Vereador Valdir Barbosa de Oliveira, em toda sua extensão.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_023-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_023-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 213/2023, proceder recapeamento asfáltico em toda extensão da Rua Aristídes de Paula Leão, localizada no bairro Salvador Cordaro Cruz.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_024-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_024-24.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina do quintal, com urgência do Museu Municipal de Ituverava.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_025-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_025-24.pdf</t>
   </si>
   <si>
     <t>Limpeza, poda das árvores, roça da grama e manutenção das guias na Praça João Athayde de Souza.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_026-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_026-24.pdf</t>
   </si>
   <si>
     <t>A instalação de uma lombada ou redutor de velocidade na Rua Maria Maeda, altura do nº 198, localizada no bairro Conjunto Flávio Cavalari.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_no_027-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_no_027-24.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda do mato da Praça Trajano Salomão Borges, localizada no bairro Parque do Trevo.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_no_028-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_no_028-24.pdf</t>
   </si>
   <si>
     <t>Limpeza, retirada de entulho e colocação de placa com os dizeres: "Proibido jogar lixo e entulho".</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/97/indicacao_no_029-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/97/indicacao_no_029-24.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma dedetização no bairro Benedito Trajano Borges, para combater a proliferação de carrapatos, com urgência, principalmente na Rua João Carlos de Oliveira, 108.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_no_030-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_no_030-24.pdf</t>
   </si>
   <si>
     <t>Realize obras para construção de quebra-molas, ou redutor de velocidade na Rua José Moreira Coimbra, entre os nºs 1.095 a 1.211.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_031-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_031-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no cruzamento da Rua Curumins com a Rua José Batista Pereira, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_032-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_032-24.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de manutenção, conservação e adequação ao atendimento da população na Praça Odilon Teixeira, conhecida popularmente como "Praça da Mãe Rainha".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_033-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_033-24.pdf</t>
   </si>
   <si>
     <t>Necessidade do serviço de vários tapa buracos ou recapeamento asfáltico na Rua Francisco Marcolino da Luz, localizada atrás do AME (Ambulatório de Especialidades Médicas "Comendador Takayuki Maeda").</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_034-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_034-24.pdf</t>
   </si>
   <si>
     <t>Realizar a execução de operação tapa buracos ou recapeamento asfáltico na Rua Jerônimo Ferreira dos Santos, localizada no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_035-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_035-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a manutenção do bueiro localizado na Rua Jorge Olindo Ferreira esquina com a Rua Nilton Pereira de Souza (Igreja Assembleia de Deus - Ministério Madureira).</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_036-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_036-24.pdf</t>
   </si>
   <si>
     <t>A operação tapa buracos ou recomposição asfáltica na Av. Maria Jacinta Leopoldina Sandoval Garcia, localizada no bairro Parque das Andorinhas, nas imediações do Abrigo de Idosos "Comendador Takayuki Maeda", com urgência.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_037-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_037-24.pdf</t>
   </si>
   <si>
     <t>Para que se cumpra a lei municipal nº 4.328/2015, (Que dispõe sobre reserva de vagas exclusivas para motocicletas e estacionamento públicos, privados e logradouros da cidade de Ituverava).</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_038-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_038-24.pdf</t>
   </si>
   <si>
     <t>A limpeza nas margens do córrego com a  poda do mato da Avenida "Orestes Quércia".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_039-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_039-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a colocação de placa indicativa com o nome da Rua "Prof.ª ª Maria Inácia Coelho de Abreu".</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_040-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_040-24.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as seguintes melhorias no Posto de Saúde do Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_041-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_041-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua Miguel Amêndola, em frente ao nº 592, localizada no bairro Jardim América.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_042-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_042-24.pdf</t>
   </si>
   <si>
     <t>Realização de um mutirão de limpeza e pulverização, com foco na prevenção da Dengue, intensificando a fiscalização e notificação dos lotes baldios sujos na cidade.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_043-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_043-24.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma lombada (quebra-molas) à Rua Maria Ribeiro, 145, no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_044-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_044-24.pdf</t>
   </si>
   <si>
     <t>Que conceda um aumento da bolsa auxílio desemprego dos colaboradores que atuam na Frente de Trabalho, que sofre com a falta de reajustes.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_045-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_045-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa-buracos na Rua Meridiano com a Rua Payaguás, próximo ao bar do Simprão, localizada no bairro Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_046-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_046-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 293/2023, solicitando os serviços de tapa buracos na da Rua Madre Michelina Renna, do nº 29 ao nº 170, bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_047-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_047-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua Madre Michelina Renna com a Rua Jorge Olindo Ferreira, localizada no bairro Santa Cecília.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_048-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_048-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em toda extensão da Rua Francisco Marcolino da Luz.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_049-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_049-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em toda extensão da Rua Antônio Cândico Pereira, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_050-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_050-24.pdf</t>
   </si>
   <si>
     <t>Sugere a execução de operação tapa-buracos na Rua João Batista de  Menezes com a Rua Catarina Carneiro, localizadas no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_051-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_051-24.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa-buracos na Rua José Sandoval, localizada no centro em toda sua extensão.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_052-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_052-24.pdf</t>
   </si>
   <si>
     <t>Que tome as providências necessárias para limpeza de mato na Rua Almerinda de Paula Cavalari com a Rua José Carrer acima do semáforo que desce para a Chácara do Kadão.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_053-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_053-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico de um trecho da Rua Uatapi, na altura do nº 518, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_054-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_054-24.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de tapa buracos na Rua Xaraies, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_055-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_055-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a pavimentação asfáltica com bloquete de cimento na esquina da Rua Joaquim Pereira com a Praça Orlando Teodoro da Silva.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_056-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_056-24.pdf</t>
   </si>
   <si>
     <t>Contratação de segurança armada ou guarda municipal para a portaria do Posto de Saúde da Estação.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_057-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_057-24.pdf</t>
   </si>
   <si>
     <t>Instalação de torneira na Praça Orlando Teodoro da Silva, localizada no bairro Vila Industrial.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_058-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_058-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na Rua Augustinho de Lolo, localizada no Conjunto Habitacional Eurico Lúcio Henrique.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_059-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_059-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na Rua Juventino Miguel e limpeza das calçadas no entorno da Praça Orlando Teodoro da Silva.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_no_060-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_no_060-24.pdf</t>
   </si>
   <si>
     <t>Reparo de iluminação pública da Praça entre as Ruas Adelino Augusto Lopes e João Carlos Oliveira, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_061-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_061-24.pdf</t>
   </si>
   <si>
     <t>Reiterando as indicações 334/2023 e 275/2021, que estude a possibilidade de retornar o itinerário dos ônibus circulares, no município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_062-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_062-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a poda de árvores na Praça localizada entre as Ruas Adelino Augusto Lopes esquina com a Rua João Carlos Oliveira, no bairro Benedito _x000D_
 Trajano Borges.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_063-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_063-24.pdf</t>
   </si>
   <si>
     <t>Construção de redutores de velocidade (lombada) na Avenida Custódia Fallerios Sandoval, em frente ao nº 480, no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_064-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_064-24.pdf</t>
   </si>
   <si>
     <t>Que seja feito operação tapa buraco ou recapeamento do asfalto na Rua Nagib Abdalla Jugdar, 209, no bairro Parque dos Esportes I.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_065-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_065-24.pdf</t>
   </si>
   <si>
     <t>Execução de operação tapa buracos ou recapeamento asfáltico na Rua Pia Barrachi Brunelli, ao lado do Postinho do Guanabara.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_066-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_066-24.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa buracos ou recapeamento asfáltico na Rua Carolina Jugdar, descida da Cachoeira Salto Belo.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_067-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_067-24.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa-buracos ou recapeamento asfáltico em toda extensão da Rua Ana Jacinta de Freitas, localizada no bairro Jardim Flórida.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_068-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_068-24.pdf</t>
   </si>
   <si>
     <t>Realizar, com urgência, a operação tapa-buracos no cruzamento da  Rua Cândida Garcia Prado Matos com a rua José Ferreira Costa, localizado no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_069-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_069-24.pdf</t>
   </si>
   <si>
     <t>Instalação de lombadas ou redutores de velocidades na Rua Ernestina Maria de Souza, localizada no bairro "Prefeito Lúcio Adalberto Lima Machado".</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_no_070-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_no_070-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 003/2024, no sentido de realizar a execução de limpeza, capinação, dedetização e a poda das árvores em toda extensão do córrego existente na Avenida Orestes Quércia.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_071-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_071-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº025/2024, limpeza e poda das árvores, roça da grama, manutenção das guias e reparos em brinquedos do parque infantil da Praça João Athayde de Souza.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_072-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_072-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº304/2023, a execução de operação tapa-buracos ou recapeamento asfáltico, com urgência, na Rua Francisco Marcolino da Luz.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_073-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_073-24.pdf</t>
   </si>
   <si>
     <t>Para que tome providências quanto à limpeza em terreno (notificação do proprietário), localizado na Rua José Rodrigues, próximo ao Condomínio Motta, no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_074-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_074-24.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com URGÊNCIA o recapeamento asfáltico na Rua Antônio Rodrigues dos Santos, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_075-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_075-24.pdf</t>
   </si>
   <si>
     <t>Realização de melhorias na iluminação pública da Avenida Maria Jacinta Leopoldina Sandoval Garcia, localizada no Parque das Andorinhas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_076-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_076-24.pdf</t>
   </si>
   <si>
     <t>Sugerindo a execução de operação tapa-buracos ou recapeamento asfáltico (em caráter emergencial) na Rua José Burim, em frente ao nº 782, localizada no Parque dos Esportes.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_077-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_077-24.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda das árvores da Rua Antônio Marcondes dos Santos, na altura do nº 491 (Rua do Cemitério Bom Pastor), localizada no Conjunto Dr. Arquibaldo Moreira Coimbra.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_078-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_078-24.pdf</t>
   </si>
   <si>
     <t>Que providencie a roçagem e a limpeza em área verde com parque de diversão da Prefeitura Municipal, localizada na Rua Ernestina Maria de Souza, no bairro Prefeito "Lúcio Adalberto Lima Machado".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_079-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_079-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 047/2024, que proceda a operação tapa buracos na Rua Madre Michelina Renna com a Rua Jorge Olindo Ferreira, localizada no bairro Jardim santa Cecília.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_080-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_080-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 050/2024, sugere execução de operação tapa-buracos na Rua João Batista de Menezes com a Rua Catarina Carneiro, localizada no bairro Vila são Jorge.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_no_081-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_no_081-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 068/2024, realizar, com urgência, a operação tapa buracos no cruzamento da Rua Cândida Garcia Prado Matos com a Rua José Ferreira Costa, localizado no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_082-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_082-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos em toda a extensão da Rua Curumins, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_083-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_083-24.pdf</t>
   </si>
   <si>
     <t>Que providencie o recapeamento asfáltico de toda extensão da Rua João Ferreira Teles, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_084-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_084-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a execução do recapeamento ou pavimentação asfáltica da Rua Tomé de Paula Silveira, localizada no Conjunto Habitacional Jones Borges do Nascimento.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_085-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_085-24.pdf</t>
   </si>
   <si>
     <t>Que proceda o recapeamento asfáltico da Rua Pia Barrachi Brunelli, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_086-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_086-24.pdf</t>
   </si>
   <si>
     <t>A possibilidade de alterar o sentido do trânsito que está mão dupla, para ,mão única da Rua Eng. Francisco Mantovani (antiga Rua João Pessoa), localizada no bairro Alto da Estação, em sentido à Av. Dr. Soares de Oliveira, 2019-2105 (Cristo Redentor de Ituverava).</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_087-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_087-24.pdf</t>
   </si>
   <si>
     <t>Proceder o recapeamento asfáltico da Rua José de Paula Ribeiro, altura do nº 300 ao nº 600, localizada no bairro Jardim Modelo.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_088-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_088-24.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (lombada) e sinalização horizontal e vertical da Rua Zózimo Menezes, altura do nº769, localizada no bairro Jardim Guanabara III, ao lado da Igreja São Pedro e São Paulo.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_089-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_089-24.pdf</t>
   </si>
   <si>
     <t>construção de um alombada e a sinalização de solo na Rua Abrão Diniz, em frente à Igreja Metodista.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_090-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_090-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico ou operação tapa-buracos em trecho da Rua Francisco Marcolino da Luz.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_091-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_091-24.pdf</t>
   </si>
   <si>
     <t>Proceder o recapeamento asfáltico no cruzamento da Rua Brasília com a Rua Francisco Marcolino da Luz.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_092-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_092-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 051/2024, realizar obras de recapeamento asfáltico na Rua José Sandoval, localizada no centro, em toda sua extensão.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_093-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_093-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação, realizar, com urgência, operação tapa-buracos na Rua Benedito de Matos, em toda sua extensão.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_094-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_094-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Sebastião Galindo José, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_095-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_095-24.pdf</t>
   </si>
   <si>
     <t>Proceder a operação tapa buracos na Rua Professor Antônio Roberto Ferreira, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_096-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_096-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Travessa da Rua Sílvio Mambrim, localizada no bairro Estação, em toda sua extensão.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_097-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_097-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Maria Carmem Ramos de Almeida, localizada no bairro Maria Julieta do Vale.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_098-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_098-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Juventino Miguel, localizada no bairro Maria Julieta do Vale, em toda sua extensão.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_099-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_099-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua José Ferreira Costa, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_100-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_100-24.pdf</t>
   </si>
   <si>
     <t>Execução de recapeamento asfáltico ou tapa-buracos na Rua Sebastião Inácio de Matos, entre os nº s 412 ao 792, localizada no bairro Vila Celina.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_101-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_101-24.pdf</t>
   </si>
   <si>
     <t>Para que seja executada a limpeza pública com capina e guia na Rua Sebastião Inácio de Matos, 227, em frente ao bar do Zé Alípio, localizada no bairro COHAB, que se encontra comprometida pelo mato.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_102-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_102-24.pdf</t>
   </si>
   <si>
     <t>Proceder a operação tapa buracos ou recapeamento asfáltico na Rua Madre Michelina Henna, entre os nºs 317 e 414, localizada no bairro Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_103-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_103-24.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção do PSF "Alcides Mesquita Garcia Júnior", localizado no bairro Jardim Independência-Vila Beatriz e no PSF "Yosio Yamada (José Yamada), localizado no bairro Parque dos Esportes, como reparos nas edificações, pinturas, reformas nos banheiros.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_104-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_104-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a construção de abrigo no ponto de ônibus, localizada na Rua Antônio Marcondes dos Santos, defronte ao nº 994, bairro Nosso Teto.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_105-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_105-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 021/21, a adesão ao Programa de Escolas Cívico-Militares, junto ao Ministério da Educação, atentando para a próximo data de adesão ao Programa visto que o número de escolas participantes é limitado.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_106-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_106-24.pdf</t>
   </si>
   <si>
     <t>Que realize o recapeamento asfáltico, com urgência, da Rua Thomé de Paula Silveira, localizada no bairro Jardim Guanabara III, haja visto que o asfalto se encontra muito danificado e com muitas pedras soltas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_107-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_107-24.pdf</t>
   </si>
   <si>
     <t>manutenção de troca de lâmpadas queimadas, com defeitos ou quebradas da iluminação pública da Praça Odilon Teixeira "Praça da Mãe Rainha".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_108-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_108-24.pdf</t>
   </si>
   <si>
     <t>Que providencie uma operação tapa buracos ou recapeamento asfáltico na Travessa Sílvio Mambrim, em frente ao nº 27, localizada no bairro alto da Estação.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_109-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_109-24.pdf</t>
   </si>
   <si>
     <t>A operação tapa buracos na Rua Abrão Dib, localizada no bairro Vila Celina.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_110-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_110-24.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um ônibus escolar, para atender os alunos do bairro Nosso Teto para levar para EMEF Prof.ª Maria Barbosa.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_111-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_111-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Uatapi,  em frente ao nº 778, próximo a A.F.M.I (Associação dos Funcionários Municipais de Ituverava).</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_112-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_112-24.pdf</t>
   </si>
   <si>
     <t>A realização de obras tipo tapa buracos ou recapeamento asfáltico na Rua Genoveva França Falleiros, do nº93 até o cruzamento com a Av. Salvador Cordaro Cruz.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_113-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_113-24.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza e manutenção na Rua Benedito Trajano Borges, 49, localizada no Conjunto José Alípio Furquim Fonseca, para eliminar focos de sujeira que podem atrair pragas urbanas, como escorpiões e evitar a proliferação de doenças.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_114-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_114-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Joana Abdalla da Silva, defronte ao nº 69, localizada no bairro Estação.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_115-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_115-24.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas necessárias para poda das árvores no entorno da Praça Odilon Teixeira ("Praça da Mãe Rainha").</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_116-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_116-24.pdf</t>
   </si>
   <si>
     <t>Execução de serviços de correção no asfalto onde está acontecendo o acúmulo de água entre a sarjeta e o asfalto, próximo a residência da Rua Curumins, principalmente defronte ao nº 239, pois o mesmo está afundando.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_no_117-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_no_117-24.pdf</t>
   </si>
   <si>
     <t>Para que realize um operação tapa buraco na Rua Antônio Marcondes dos Santos, em frente ao nº 1.175, localizada no bairro COHAB.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_118-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_118-24.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Almerinda de Paula Cavallari, entre os n.ºs 343 e 522, localizada no bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_119-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_119-24.pdf</t>
   </si>
   <si>
     <t>As podas ou cortes de árvores em toda extensão da Rua Madalena Mota, localizada no bairro Prefeito "Lúcio Adalberto Lima Machado".</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_120-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_120-24.pdf</t>
   </si>
   <si>
     <t>A análise físico-química e microbiológica da água e ampla divulgação dos resultados.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_121-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_121-24.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada na Rua José de Paula Leão, localizada no bairro Vila Industrial.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_122-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_122-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na Rua Madre Michelina Henna, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_123-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_123-24.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada na Avenida José Teodoro da Silva, localizada no Conjunto Salvador Cordaro Cruz.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/319/indicacao_no_124-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/319/indicacao_no_124-24.pdf</t>
   </si>
   <si>
     <t>Realizar, com urgência, operação tapa buracos no cruzamento da Rua Túlio Del Guerra com a Avenida Nilton Pereira de Souza.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/320/indicacao_no_125-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/320/indicacao_no_125-24.pdf</t>
   </si>
   <si>
     <t>Limpezas em terrenos (notificando os proprietários), localizados no bairro Prefeito "Lúcio Adalberto Lima Machado".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Que realize a operação tapa buracos e manutenção viária da Rua João Batista de Menezes, em frente ao nº 184, e em toda sua extensão, localizada no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/322/indicacao_no_127-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/322/indicacao_no_127-24.pdf</t>
   </si>
   <si>
     <t>Viabilize a implantação de uma lombada na Avenida Sebastião Rodrigues da Rocha, localizada no bairro Carminha Sandoval.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_no_128-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_no_128-24.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada na Av. Dr. Paulo Borges de Oliveira, na altura do nº 979, no trecho em frente ao Speto Show.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/330/indicacao_no_129-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/330/indicacao_no_129-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 048/2024, recapeamento asfáltico em toda extensão da Rua Francisco Marcolino da Luz.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/331/indicacao_no_130-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/331/indicacao_no_130-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 049/2024, recapeamento asfáltico em toda extensão da Rua Antônio Cândido Pereira, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao_no_131-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao_no_131-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº320/2023, que realize a operação tapa buraco ou recapeamento asfáltico na Rua Jair de Paula Ribeiro, localizada no bairro Jardim Guanabara I, em toda sua extensão.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_no_132-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_no_132-24.pdf</t>
   </si>
   <si>
     <t>No sentido de proceder com o recapeamento asfáltico ou operação tapa buracos na Rua França, localizada no Parque das Nações.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao_no_133-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao_no_133-24.pdf</t>
   </si>
   <si>
     <t>Realização de obras tipo tapa-buracos na Rua José Flauzino Sandoval, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/335/indicacao_no_134-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/335/indicacao_no_134-24.pdf</t>
   </si>
   <si>
     <t>Sugere execução de operação de recapeamento asfáltico na Rua Jerônimo Restivo, localizada no bairro Vila São Jorge, em toda sua extensão.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_no_135-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_no_135-24.pdf</t>
   </si>
   <si>
     <t>Visando realizar a pintura das lombadas já existentes na Rua Jerônimo Restivo, localizada no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_no_136-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_no_136-24.pdf</t>
   </si>
   <si>
     <t>INDICA O ESTUDO E VIABILIDADE DE APRESENTAÇÃO DE PROJETO DE LEI PARA REESTRUTURAÇÃO DOS CARGOS E SALÁRIOS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_cobertura_escolas_e_postos_de_saude_assinado.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_cobertura_escolas_e_postos_de_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a construção de coberturas nas escolas e Unidade Básica de Saúde</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/341/indicacao_no_138-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/341/indicacao_no_138-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos, corte de mato, capinação e limpeza na Rua Chammal Jarjoura Tannous, localizada no Parque das Andorinhas.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/342/indicacao_no_139-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/342/indicacao_no_139-24.pdf</t>
   </si>
   <si>
     <t>Construção de lombada e/ou redutor de velocidade na Rua constância de Jesus Galize, em frente ao nº536.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao_no_140-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao_no_140-24.pdf</t>
   </si>
   <si>
     <t>REITERANDO a indicação nº 009/2024, a operação tapa buracos no cruzamento da Avenida Kenedy, com a Rua Dona Marianinha, próximo ao nº264, localizado no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/348/indicacao_no_141-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/348/indicacao_no_141-24.pdf</t>
   </si>
   <si>
     <t>A instalação de lombada e/ou redutor de velocidade na Rua João Alberto de Souza, em frente ao nº235, localizada no distrito de Capivari da Mata.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/349/indicacao_no_142-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/349/indicacao_no_142-24.pdf</t>
   </si>
   <si>
     <t>Que realize o recapeamento asfáltico da Rua José Restivo, próximo ao nº 16.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/350/indicacao_no_143-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/350/indicacao_no_143-24.pdf</t>
   </si>
   <si>
     <t>Que providencie um serviço de tapa buracos e/ou recapeamento asfáltico na Rua Tomé de Paula Silveira, localizada no Conjunto Jones Borges do Nascimento - Guanabara III.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/351/indicacao_no_144-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/351/indicacao_no_144-24.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa buracos e/ou recapeamento asfáltico no cruzamento da Rua Cândida Garcia Prado Matos com a Rua José Ferreira Costa, localizado no bairro Guanabara.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/358/indicacao_no_145-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/358/indicacao_no_145-24.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de placas de sinalização de trânsito no Bairro Guanabara IV.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/360/indicacao_no_146-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/360/indicacao_no_146-24.pdf</t>
   </si>
   <si>
     <t>Que providencie o recapeamento asfáltico em toda extensão da Rua José de Paula Ribeiro, principalmente próximo ao nº481, localizada no Bairro Jardim Modelo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/369/indicacao_no_147-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/369/indicacao_no_147-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 126/2024, que realize a operação tapa buracos e manutenção viária.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/370/indicacao_no_148-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/370/indicacao_no_148-240001.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação  nº 099/2024, recapeamento asfáltico da Rua José Ferreira Costa, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/371/indicacao_no_149-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/371/indicacao_no_149-240001.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 285/2023, que seja realizado o recapeamento asfáltico da Rua Inácia Garcia Pereira.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/372/indicacao_no_150-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/372/indicacao_no_150-24.pdf</t>
   </si>
   <si>
     <t>Implantação de uma lombada na Rua Jair de Paula Ribeiro, altura do nº 450, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/373/indicacao_no_151-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/373/indicacao_no_151-24.pdf</t>
   </si>
   <si>
     <t>Reparos nas passarelas para pedestres sobre o córrego calção de couro, situadas na Av. Orestes Quércia.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_152-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_152-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 122/2022, que proceda o recapeamento asfáltico da Rua José Ferreira de Menezes, do nº46 ao nº 76, localizada no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_153-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_153-24.pdf</t>
   </si>
   <si>
     <t>Instalação de uma lombada e/ou redutor de velocidade na Rua Engenheiro Francisco Mantovani Filho, altura do nº 190, localizada no bairro Alto da Estação.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_154-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_154-24.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança e colocação de placas PROIBIDO JORGAR LIXO, na Rua Abrão Diniz, próximo a represa do Orlandão.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_155-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_155-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Almerinda de Paula Cavalari, altura do nº 160 ao nº 322, buracos feitos pelo S.A.A.E (Serviço Autônomo de Água e Esgoto), atrapalhando o trânsito e colocando em risco a população.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Realização de uma operação tapa-buracos na Rua Joana Abdalla da Silva, defronte ao nº 69 e em toda sua extensão.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_no_157-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_no_157-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 076/2024, sugerindo a execução de operação tapa-buracos e/ou recapeamento asfáltico (em caráter emergencial) na Rua José Burim, em frente ao nº 782, localizada no Parque dos Esportes.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_no_158-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_no_158-24.pdf</t>
   </si>
   <si>
     <t>REITERANDO  indicação nº 016/2024 a operação tapa-buracos na Rua Antônia da Silva Nunes, do nº25 ao 265, e em toda sua extensão, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_no_159-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_no_159-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rua José Amadeu, do nº 10 ao nº 160, principalmente entre os nºs 40 e 50, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_no_160-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_no_160-24.pdf</t>
   </si>
   <si>
     <t>Que realize obras para construção de lombada ou redutor de velocidade na Rua José Peres Quireza.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/399/indicacao_no_161-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/399/indicacao_no_161-24.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de sinalização com nome da Rua José Francisco Borges Júnior, localizada no bairro Vila Galize, próximo a Igreja São João Batista.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Necessidade de proceder a recuperação da rua com operação tapa-buracos, da Rua Vitória, localizada entre as Ruas Marechal Floriano Peixoto e José Bonifácio, no bairro Jardim Independência, com urgência.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Tomé de Paula Silveira, localizada no bairro Jardim Guanabara III, em caráter de urgência.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/405/indicacao_no_164-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/405/indicacao_no_164-24.pdf</t>
   </si>
   <si>
     <t>Realização de serviço de retirada de entulhos e galhos e limpeza geral da Rua Doutor Fernando Costa.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/406/indicacao_no_165-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/406/indicacao_no_165-24.pdf</t>
   </si>
   <si>
     <t>Que providencie, com urgência a efetiva reforma da Base do SAMU e a aquisição de EPI para os funcionários, evitando consequências negativas em casos de acidente de trabalho.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Para instituir a concessão de passe ou auxílio transporte aos servidores públicos, que situam fora do município de Ituverava, nos deslocamentos de suas residências para os locais de trabalho e vice-versa para residentes ou aqueles que trabalham nos distritos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Possibilidade de realização de obras tipo tapa-buracos ou recapeamento asfáltico na Rua Sebastião Galindo José, 692, localizada no bairro Jardim Guanabara II.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Manutenção na pavimentação, por parte S.A.A.E. (Serviço Autônomo de Água e Esgoto), na Rua Madre Michelina Henna, em frente a caixa d'água, localizada no bairro Jardim Santa Cecília.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/412/indicacao_no_169-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/412/indicacao_no_169-24.pdf</t>
   </si>
   <si>
     <t>Estudos com a finalidade de alterar a temporização do semáforo instalado no cruzamento da Rua Cap. Antônio Justino Falleiros com a Avenida Dr. Soares de Oliveira, em frente ao Rei do Kibe.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_no_170-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_no_170-24.pdf</t>
   </si>
   <si>
     <t>Que analise a possibilidade de colocar fresa de asfalto, popularmente conhecido como raspa de asfalto, na Rua Omaguás, entre a ETEC "Prof. José Ignácio de Azevedo Filho" e a Avenida Salvador Cordaro Cruz.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/414/indicacao_no_171-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/414/indicacao_no_171-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no cruzamento das Ruas Joaquim Francisco Menezes com a Eduardo Francisco Pires, localizada no bairro COHAB.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Necessidade da construção de calçadas ao redor do Ginásio Municipal de Esportes "Orlando Seixas Rego", sentido Jeriquara.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/425/indicacao_no_173-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/425/indicacao_no_173-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no cruzamento das Ruas Joaquim Francisco de Menezes com a Eduardo Francisco Pires, localizadas no bairro COHAB.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_174-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_174-24.pdf</t>
   </si>
   <si>
     <t>Troca imediata de lâmpadas, bem como a poda das árvores da praça do Guanabara III, que fica próxima a caixa d'água.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/433/indicacao_no_175-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/433/indicacao_no_175-24.pdf</t>
   </si>
   <si>
     <t>Proceder o recapeamento asfáltico no cruzamento da Rua Jabur Abrão com a Rua Eduardo Francisco Pires, localizado no bairro Vila Celina.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/434/indicacao_no_176-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/434/indicacao_no_176-24.pdf</t>
   </si>
   <si>
     <t>Que o S.A.A.E. (Serviço Autônomo de Água e Esgoto, tapa o buraco localizado na Rua Deputado Francisco Barbosa, nº 169, em caráter de urgência.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao_no_177-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao_no_177-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco no cruzamento da Rua Uatapi com a Rua Payaguás, localizada no bairro Jardim Marajoara</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao_no_178-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao_no_178-24.pdf</t>
   </si>
   <si>
     <t>Que realize o recapeamento em toda extensão da pavimentação asfáltica da Rua Domingos Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/443/indicacao_no_179-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/443/indicacao_no_179-24.pdf</t>
   </si>
   <si>
     <t>Que realize o recapeamento asfáltico em toda extensão da Rua José Burim.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/444/indicacao_no_180-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/444/indicacao_no_180-24.pdf</t>
   </si>
   <si>
     <t>Que proceda o recapeamento asfáltico da Rua José de Lima.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/453/indicacao_no_181-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/453/indicacao_no_181-24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO RODRIGUES DA ROCHA</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_no_182-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_no_182-240001.pdf</t>
   </si>
   <si>
     <t>A necessidade de instalação de redutores de velocidade na Rua André Gomes do Nascimento, próximo ao nº 98.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_no_183-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_no_183-24.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de lombada (quebra molas na Rua José Rodrigues Barbosa, próximo ao n° 155, localizada no bairro Jardidm Guanabara I.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/458/indicacao_no_184-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/458/indicacao_no_184-24.pdf</t>
   </si>
   <si>
     <t>Que providencie o recapeamento asfáltico de toda extensão da Rua Antônio Barbosa Falleiros.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_no_185-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_no_185-24.pdf</t>
   </si>
   <si>
     <t>Realização de limpeza de canaleta localizada no cruzamento da Rua Antônio Barbosa Falleiros com a Rua Miguel Amêndola.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_186-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_186-24.pdf</t>
   </si>
   <si>
     <t>Efetuar uma operação tapa buracos ou recapeamento asfáltico na Rua Alexandre Chiconelli, localizada no bairro Vila São Jorge.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_187-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_187-24.pdf</t>
   </si>
   <si>
     <t>Instalação de lombada e sinalização de solo na Rua Abraão Diniz, em frente ao Supermercado Liberdade Loja 3, localizada na Vila Prado.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_no_188-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_no_188-24.pdf</t>
   </si>
   <si>
     <t>Realizar obras tipo tapa buracos ou recapeamento asfáltico nas seguintes ruas: Rua Chafia Abdalla, localizada no bairro Jardim Guanabara; Ruas Carlos Godoy, Joaquim Pereira e José Francisco Leite, localizada no bairro Vila Industrial e Rua Tupitinga, localizada no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_no_189-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_no_189-24.pdf</t>
   </si>
   <si>
     <t>Proceder o recapeamento asfáltico das seguintes ruas do distrito de Aparecida do Salto: Rua Marli Costa Santos; Rua  Josefino Anselmo Alves; Rua  Manuel de Paula Souza; Rua Castorina Maria da Silva; Rua Alfeu Barbosa Sandoval; Rua Antônio Pedro Barbosa; Rua Maria Vitória de Paula e Av. José Belarmino Barbosa.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/470/indicacao_no_190-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/470/indicacao_no_190-240001.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras de coletas seletivas nas Praças Mãe Rainha e Praça Dez de Março.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/472/indicacao_no_191-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/472/indicacao_no_191-24.pdf</t>
   </si>
   <si>
     <t>Criação e organização com ajuda de voluntários de um projeto de Hortas Comunitárias no Posto do Benedito Trajano Borges e em alguns terrenos atualmente sem utilização de propriedade da Administração.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_no_192-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_no_192-24.pdf</t>
   </si>
   <si>
     <t>Que o Transtorno do Espectro Autista (TEA), também conhecido como autismo.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_no_193-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_no_193-24.pdf</t>
   </si>
   <si>
     <t>A realização de duma operação tapa buraco na Rua Major Domingos Ribeiro dos Santos, ao lado do Tiro de Guerra.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_no_194-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_no_194-240001.pdf</t>
   </si>
   <si>
     <t>Que realize o recapeamento asfáltico da Rua Maria Carmem Ramos de Almeida, localizada no bairro Estação.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_no_195-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_no_195-240001.pdf</t>
   </si>
   <si>
     <t>O recapeamento asfáltico da Rua Miguel Jacob, 327 ao nº 397, localizada no bairro Estação.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_no_196-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_no_196-24.pdf</t>
   </si>
   <si>
     <t>Que providencie a operação tapa buracos na Rua Gabriel Teodoro de Oliveira, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_no_197-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_no_197-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Deputado Francisco Barbosa, em frente aos números: 23, 47 e 169, onde o S.A.A.E. (Serviço Autônomo de Água e Esgoto), abriu para restaurar os canos estragados e consertar o esgoto.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_no_198-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_no_198-24.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa buracos na Rua André Gomes do Nascimento, em frente ao nº 990.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/487/indicacao_no_199-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/487/indicacao_no_199-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Francisco Tobias.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_no_200-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_no_200-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº284/2023, para que realize o recapeamento asfáltico da Travessa Misael da Silva Prado, altura do nº 9 ao nº 47, centro.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_no_201-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_no_201-24.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento asfáltico na Rua Ari Arcanjo.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_no_202-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_no_202-24.pdf</t>
   </si>
   <si>
     <t>A construção de uma lombada e/ou redutor de velocidade na Rua Cap. Florindo José da Silva, em frente à Praça da Mãe _x000D_
 Rainha, para maior segurança dos moradores do bairro.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_no_203-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_no_203-24.pdf</t>
   </si>
   <si>
     <t>Uma proteção, placas e faixas de sinalização de trânsito na rotatória da FAFRAM.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_no_204-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_no_204-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento em caráter emergencial da Rua Vitória, próximo a A.P.A.E. (Associação de Pais e Amigos dos Excepcionais), a via encontra-se em estado degradante, com muitos buracos ocasionados pela ação do tempo.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_no_205-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_no_205-24.pdf</t>
   </si>
   <si>
     <t>Construção de um Canil Municipal  com atendimento veterinário para cães abandonados.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_no_206-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_no_206-24.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DE UMA SALA DE AULA PARA PODER RECEPCIONAR A ESTRUTURA DA SALA DE RECURSOS, CONFORME DIRETRIZES DO MINISTÉRIO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_no_207-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_no_207-24.pdf</t>
   </si>
   <si>
     <t>Que realize a operação tapa buracos na Rua Abraão Dib, próximo ao ESF Dr. Augusto Marques Lima, localizada no jardim Primavera.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_no_208-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_no_208-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a instalação da tampa do bueiro da Rua Jorge Barbosa Sandoval.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_no_209-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_no_209-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 162/2022, que proceda a instalação  da tampa de bueiros nas Ruas 2 e Rua 6.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_no_210-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_no_210-24.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo para viabilizar e se possível implantar um Canil Municipal.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_no_211-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_no_211-24.pdf</t>
   </si>
   <si>
     <t>A realização de obras e serviços de tapa buracos e/ou recapeamento asfáltico na Avenida Miguel Nagib, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_no_212-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_no_212-24.pdf</t>
   </si>
   <si>
     <t>Que se faça a reforma do Terminal Rodoviário do distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_no_213-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_no_213-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a operação tapa buracos na Rua José Jacovassi, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_no_214-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_no_214-24.pdf</t>
   </si>
   <si>
     <t>REITERANDO a indicação nº010/2024, realizar uma operação tapa buracos no cruzamento da Av. Perimetral com a Rua Álvaro Rodrigues, localizado na Vila São Jorge.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_no_215-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_no_215-24.pdf</t>
   </si>
   <si>
     <t>Execução de serviço de tapa-buraco na Rua Deputado Francisco Barbosa, em frente ao nº 931.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_no_216-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_no_216-24.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de tapa buraco,  na Rua André Gomes do Nascimento, defronte ao nº 990.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_no_217-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_no_217-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Travessa Misael da Silva Prado.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_no_218-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_no_218-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Paschoal Lorechio, localizada no bairro COHAB, em toda sua extensão.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_no_219-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_no_219-24.pdf</t>
   </si>
   <si>
     <t>Para que se proceda um estudo acerca da possibilidade de instalação de uma lombada ou redutor de velocidade na Avenida Sebastião Rodrigues da Rocha, localizada no bairro Carminha Sandoval.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_n.o_220-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_n.o_220-24.pdf</t>
   </si>
   <si>
     <t>Que viabilize a execução de melhorias no estacionamento do Posto de Saúde Central.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_221-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_221-24.pdf</t>
   </si>
   <si>
     <t>A realização de limpeza e capina do terreno localizado na Rua Constância de Jesus Galizi, ao lado do Centro Pastoral São Felipe Neri - Paróquia São João Batista.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_n.o_222-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_n.o_222-240001.pdf</t>
   </si>
   <si>
     <t>Que providencie a limpeza e capina dos terrenos localizados perto do Abrigo de Idosos "Comendador Takayuki Maeda".</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_223-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_223-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Francisco Tobias, localizada no Parque dos Esportes.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_n.o_224-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_n.o_224-240001.pdf</t>
   </si>
   <si>
     <t>Que crie juntamente com a Secretaria do Meio Ambiente, acerca da viabilidade de desenvolver políticas públicas  proteção aos animais de rua, os abandonados, os vítimas de acidentes e maus tratos.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_n.o_225-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_n.o_225-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Antônio Cândido Pereira, do nº295 ao nº457, localizada no Jardim Guanabara I.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_n.o_226-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_n.o_226-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico ou tapa-buraco na Rua major Domingos Ribeiro dos Santos, em frente ao Tiro de Guerra.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_n.o_227-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_n.o_227-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Antônio da Silva Nunes, do nº15 ao nº 265, localizada no bairro Benedito Trajano Borges.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_n.o_228-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_n.o_228-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação  da Travessa Misael da Silva Prado.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_n.o_229-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_n.o_229-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buraco na Rua João Francisco Borges, em toda sua extensão.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_n.o_230-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_n.o_230-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Francisco Tobias, localizada no Parque dos Esportes, em toda sua extensão.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Instalação de lixeiras maiores na Praça Odilon Teixeira de Almeida "Praça da Mãe Rainha", local onde acontece a Feira Gira-Art, para viabilizar de forma adequada a coleta de lixo, tornando a praça mais limpa.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_n.o_232-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_n.o_232-24.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas às devidas providências quanto ao conserto do asfalto da Av. Orestes Quércia, 1.067 em frente a CBM - Bicicletas e Acessórios Ltda.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Colocação de poste de luz na Rua Vicente Marra, 106, localizada no Parque das Andorinhas.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_no_234-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_no_234-24.pdf</t>
   </si>
   <si>
     <t>Manutenção, o reparo ou a substituição da caixa d'água que abastece o bairro jardim Independência.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_no_235-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_no_235-24.pdf</t>
   </si>
   <si>
     <t>A instalação de lombada na Rua Dr. Fernando Costa, em frente ao nº 308, localizada no bairro Jardim Independência.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_no_236-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_no_236-24.pdf</t>
   </si>
   <si>
     <t>Instalação de um bueiro na Rua José Amâncio de Paula, próximo ao nº340, localizado no Jardim Guanabara III.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_no_237-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_no_237-24.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buraco e avaliar as causas do acúmulo de água que ocorre nas proximidades do BIG Supermercados, principalmente em frente ao nº238._x000D_
 I</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_no_238-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_no_238-24.pdf</t>
   </si>
   <si>
     <t>No sentido de realizar a pintura de solo (demarcação) e colocar placas de vagas para idosos e deficientes com o objetivo de melhorar o aceso para esses munícipes.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_no_239-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_no_239-24.pdf</t>
   </si>
   <si>
     <t>Que proceda a limpeza e manutenção da Praça Trajano Salomão Borges, a praça encontra-se abandonada e servindo de depósito de carros velhos.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_no_240-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_no_240-24.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM BRAÇO DE LUZ ELÉTRICA NA RUA OTÁVIO BARBOSA LIMA, LOCALIZADA NO BAIRRO VILA SÃO JORGE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_no_241-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_no_241-24.pdf</t>
   </si>
   <si>
     <t>Indica reforma de valetas na rua Abrahão Diniz</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_no_242-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_no_242-24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOBRE O REAJUSTE DA REMUNERAÇÃO DOS CIRURGIÕES-DENTISTAS DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_243-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_243-24.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE INDICAÇÃO DE CONSTRUÇÃO DE BUEIRO/BOCA DE LOBO NA RUA NILTON PEREIRA DE SOUZA, ALTURA DO NUMERO 11.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_244-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_244-24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO MELHORIA DE ABASTECIMENTO DE ÁGUA NA RUA OTÁVIO LIMA, NA VILA SÃO JORGE</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA INSTALAÇÃO DE LOMBADA NA RUA GEORGINA SILENCIO SAMPAIO, NA ALTURA DO NÚMERO 94, NO BAIRRO CARMINHA SANDOVAL.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_246-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_246-24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO TAMPA DE BUEIRO NA AVENIDA PERIMETRAL, NO INÍCIO, NA ROTATÓRIA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_247-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_247-24.pdf</t>
   </si>
   <si>
     <t>No sentido de viabilizar a aquisição e instalação de um bebedouro de água natural e gelada na EMEF Humberto França.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_248-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_248-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco e manutenção do asfalto na Rua Uatapi, em frente ao nº 231, localizada no Jardim Marajoara.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_249-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_249-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na Rua Gláucia Cavalcanti com a Rua Madalena Mota, onde o S.A.A.E (Serviço Autônomo de Água e Esgoto), abriu valetas para consertar o esgoto.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/663/indicacao_no_250-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/663/indicacao_no_250-24.pdf</t>
   </si>
   <si>
     <t>indica-se estudo sobre a viabilidade de que se proceda uma licitação para que os munícipes usuários da Assistência Social tenham direito de sepultamento social de membros.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_251-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_251-24.pdf</t>
   </si>
   <si>
     <t>Um estudo para viabilizara contratação de mais profissionais especializados na área para compor a equipe médica das Unidades de Saúde, na espera que os agendamentos se normalizem.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_252-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_252-24.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buraco na Rua Álvaro Rodrigues (do nº 532 ao número 572), na Vila São Jorge.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_253-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_253-24.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pavimentação asfáltica juntamente com a rede de esgoto na Rua Dr. Antônio Martorano, localizada no distrito de São Benedito da Cachoeirinha.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_no_254-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_no_254-24.pdf</t>
   </si>
   <si>
     <t>Que promova uma parceria com a A.C.I.I., envolvendo todo comércio local no período natalino, enfeites e iluminação natalina impactante para impulsionar vendas de fim de ano.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_255-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_255-24.pdf</t>
   </si>
   <si>
     <t>INDICA A CONVOCAÇÃO DE AGENTE COMUNITARIO DE SAÚDE MELHOR CLASSIFICADO NO CONCURSO VIGENTE, PARA EXERCER A FUNÇÃO NO DISTRITO DE SÃO BENEDITO DA CACHOEIRINHA</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_256-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_256-24.pdf</t>
   </si>
   <si>
     <t>Realização de serviços tapa buraco na Rua João Ferreira Borges em frente ao Supermercado Paulista, localizada no bairro Parque São Domingos.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_257-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_257-24.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Antônio Cândido Pereira, do nº  295 ao nº 457, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_no_258-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_no_258-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Leonardo Cordaro, 595, localizada na Vila São Jorge.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_no_259-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_no_259-24.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na Rua André Gomes do Nascimento, 990 e também no cruzamento da Rua André Gomes do Nascimento com a Rua José de Lima.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_no_260-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_no_260-24.pdf</t>
   </si>
   <si>
     <t>A fiscalização de motos barulhentas que tem causado incômodo aos moradores. Muitas vezes esses barulhos são ocasionados pela adulteração do cano de descarga ou silencioso adulterado ou defeituoso.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_no_261-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_no_261-24.pdf</t>
   </si>
   <si>
     <t>A necessidade de tapar um buraco (cratera) existente no cruzamento da Av. Perimetral com a Rua Álvaro Rodrigues, localizado na Vila São Jorge.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_262-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_262-24.pdf</t>
   </si>
   <si>
     <t>A criação da campanha "Dê futuro, não dê esmolas, o objetivo da proposta seria substituir a prática de conceder  ajuda financeira às pessoas em situação de vulnerabilidade pelo incentivo ao atendimento delas por meio dos serviços sociais.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_263-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_263-24.pdf</t>
   </si>
   <si>
     <t>Que proceda com as devidas providências, a operação tapa-buracos no cruzamento da Rua Madre Michelina Renna com a Rua Payaguás, localizado no bairro Jardim Marajoara.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_264-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_264-240001.pdf</t>
   </si>
   <si>
     <t>Intensificar a fiscalização sobre os motoristas que usam do serviço de aplicativo que presta serviço de transporte particular de passageiros em nosso Município.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_265-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_265-24.pdf</t>
   </si>
   <si>
     <t>A realização de exames e medidas preventivas diante dos casos de crianças contaminadas pela larva Migrans Cutânea (bicho-geográfico), após contato com a areia do parque infantil localizado na Praça da Mãe Rainha.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_266-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_266-24.pdf</t>
   </si>
   <si>
     <t>Que seja realizada limpeza de galhos e a retirada de entulho no bairro Vila São Jorge, devido a decoração natalina.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_267-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_267-24.pdf</t>
   </si>
   <si>
     <t>Indica a renovação do contrato da “Frente de Trabalho” e que seja implementado um reajuste de 20% na remuneração dos trabalhadores.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_268-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_268-24.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 225/2024, recapeamento asfáltico da Rua Antônio Cândido Pereira, do nº 295 ao nº457, localizada no bairro Jardim Guanabara I.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_no_269-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_no_269-24.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências em relação a sinalização de trânsito vertical e horizontal na Travessa koritiaque.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/374/emenda_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/374/emenda_no_001-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/375/emenda_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/375/emenda_no_002-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025, construção de banheiro, reforma e manutenção geral, no C.C.I (Centro de Convivência do Idoso).</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/376/emenda_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/376/emenda_no_003-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025, aquisição de mobiliário e de veículo para o abrigo de idosos "Comendador Takayuki Maeda".</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/378/emenda_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/378/emenda_no_004-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025 - APAE E CRECHE NOSSA SRA DO CARMO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/379/emenda_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/379/emenda_no_005-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025 - políticas públicas para saúde mental materna.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_no_006-24.pdf</t>
   </si>
   <si>
     <t>Emenda LDO/2025, R$100.000,00, anual, para o NAF - Núcleo de Apoio à Família "José Plínio Romanini"</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Emenda LDO/25, ao projeto de Lei 018/24 - CRECHES E EMEF.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Emenda LDO/25, ao projeto de Lei 018/24 - PSF E UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Emenda LDO/25, reforma da EMEF Fabiano Alves de Freitas.</t>
   </si>
   <si>
     <t>411</t>
   </si>
@@ -3833,51 +3833,51 @@
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Ofício n.º 089/2024-SE_x000D_
 Resposta ao requerimento de discussão n.º 007/2024 de autoria da vereadora Andréa Fonseca Yamada Scotte.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>Ofício nº 121/2024-SE_x000D_
 Requer dilação do prazo por mais 30 dias para encaminhamento de resposta referente ao requerimento de discussão nº 008/2024 de autoria do vereador Marcelo de Oliveira Cirilo.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>Ofício n.º 135/2024-SE_x000D_
 Solicita prazo de 05 dias improrrogáveis  ao requerimento de discussão n.º 009/2024 de autoria do vereador Marcelo de Oliveira Cirilo.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/699/pedindo_prazo_req._discussao_no_10-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/699/pedindo_prazo_req._discussao_no_10-24.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 136/2024-SE_x000D_
 Solicita prazo de 05 dias improrrogáveis  ao requerimento de discussão n.º 010/2024 de autoria do vereador Marcelo de Oliveira Cirilo</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Ofício nº 135/2024-SE, que encaminha resposta ao requerimento de nº 009/24 de autoria do vereador Marcelo de Oliveira Cirilo.</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
     <t>Solicitar autorização para uso da Tribuna Livre.</t>
   </si>
   <si>
     <t>Requerimento verbal solicitando a dispensa da leitura das atas das sessões dos dias 20/02 e 26/02/24.</t>
@@ -4005,1415 +4005,1415 @@
   <si>
     <t>Solicita a dispensa da leitura da ata da 5ª Sessão Extraordinária do dia 05 de novembro de 2024.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Solicita a dispensa da leitura da ata da 19ª Sessão Ordinária do dia 19 de novembro de 2024.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Solicita a dispensa da leitura da ata da 20º Sessão ordinária do dia 02 de dezembro de 2024.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_ao_projeto_de_lei_n.o_021-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_ao_projeto_de_lei_n.o_021-24.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 076/2024-SE_x000D_
 Que inclua na pauta do dia 21 de maio com regime de urgência o Projeto de Lei que autoria a abertura de crédito adicional suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências, conforme anexo.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Ofício n. 090/2024-SE_x000D_
 Cópias das Leis Municipais n.ºs: 4.848/24, 4.849/24, 4.850/24 e 4.850/24, já sancionadas pelo Poder Executivo.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Ofício do Executivo solicitando a dilação do prazo por mais 30 dias para encaminhamento de  resposta do Requerimento de Discussão nº 008/24 de autoria do vereador Marcelo de Oliveira Cirilo.</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_viagem_markim_sp.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_viagem_markim_sp.pdf</t>
   </si>
   <si>
     <t>Requerimento de viagem à cidade de São Paulo para reunião no Escritório Regional do Deputado Federal Paulo Pereira da Silva no dia 16/01/2024.</t>
   </si>
   <si>
     <t>Dados estatísticos dos trabalhos realizados pela Câmara Municipal de Ituverava de 1º de janeiro a 31 de dezembro de 2023.</t>
   </si>
   <si>
     <t>Informações contábeis e financeiras do exercício de 2023 - Balanço Geral</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>OFESP</t>
   </si>
   <si>
     <t>Ofício Especial</t>
   </si>
   <si>
     <t>Fundação Sinhá Junqueira vem através desse agradecer pela Moção nº 012/2024 do vereador Rafael Gabiru, em sessão realizada no dia 06 de agosto de 2024._x000D_
 Fundação De assistência Social Sinhá Junqueira.</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo de Projeto de Lei</t>
   </si>
   <si>
     <t>Ofício n.º 042/2024-SE_x000D_
 Solicitando apreciação em regime de urgência especial do Projeto de lei Substitutivo ao Projeto de Lei n.º 010/2024._x000D_
 Projeto de Lei Substitutivo ao Projeto de lei n.º 010/2024 que dispõe sobre a criação de funções gratificadas para atender às exigências da lei federal n.º 14.133, de 01 de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>REQPE</t>
   </si>
   <si>
     <t>Requerimento de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/4/requerimento_de_pesar_no_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/4/requerimento_de_pesar_no_001-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALTIVA ROSA SILVA SOUZA, ocorrido no dia 03/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_de_pesar_no_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_de_pesar_no_002-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALAYDE VIEIRA DE PAULA, ocorrido no dia 16/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_de_pesar_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_de_pesar_no_003-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NESTORINA DE FREITAS OLIVEIRA CAMPOS, ocorrido no dia 25/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_de_pesar_no_004-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_de_pesar_no_004-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de TERESA CRISTINA CAETANO, ocorrido no dia 05/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_de_pesar_no_005-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_de_pesar_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_de_pesar_no_005-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_de_pesar_no_006-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CARLOS ALBERTO BARBOSA, ocorrido no dia 24/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/13/requerimento_de_pesar_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/13/requerimento_de_pesar_no_007-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ANTÔNIO DOS SANTOS, ocorrido no dia 05/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_de_pesar_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_de_pesar_no_008-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIÃO HONÓRIO, ocorrido no dia 08/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_de_pesar_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_de_pesar_no_009-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO DOS REIS DA SILVA, ocorrido no dia 31/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_de_pesar_no_010-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_de_pesar_no_010-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GISELE ROBERTA DA SILVA, ocorrido no dia 26/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_de_pesar_no_011-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_de_pesar_no_011-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JUCIANE CUNHA MARCHI KIKUDA, ocorrido no dia 15/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_de_pesar_no_012-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_de_pesar_no_012-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de VANDERLEI GOME DOS SANTOS, ocorrido no dia 17/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_de_pesar_no_013-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_de_pesar_no_013-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO PITTA, ocorrido no dia 19/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_de_pesar_no_014-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_de_pesar_no_014-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÉSAR LUIZ MENDONÇA, ocorrido no dia 20/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_de_pesar_no_015-24.pdf</t>
-[...17 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/41/requerimento_de_pesar_no_021-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_de_pesar_no_015-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_de_pesar_no_016-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_de_pesar_no_017-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_de_pesar_no_018-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_de_pesar_no_019-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_de_pesar_no_020-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/41/requerimento_de_pesar_no_021-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SÔNIA MACHADO DINIZ BENTO, ocorrido no dia 22/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_de_pesar_no_022-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_de_pesar_no_022-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÉSAR LUIZ MENDONÇA, ocorrido no dia 20/01/24.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_de_pesar_no_023-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_de_pesar_no_023-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Antônio Pitta, ocorrido no dia 19/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento_de_pesar_no_024-24.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_de_pesar_no_026-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento_de_pesar_no_024-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento_de_pesar_no_025-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_de_pesar_no_026-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDRÉ LUCAS ABADI COMBINATI, ocorrido no dia 21/01/24.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_de_pesar_no_027-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_de_pesar_no_027-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDRÉ LUCAS ABADI COMBINATI, ocorrido no dia 21/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_de_pesar_no_028-24.pdf</t>
-[...17 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_de_pesar_no_034-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_de_pesar_no_028-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_de_pesar_no_029-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_de_pesar_no_030-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento_de_pesar_no_031-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_de_pesar_no_032-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_de_pesar_no_033-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_de_pesar_no_034-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JACY BARBOSA FALLEIROS ANDRIELLI, ocorrido no dia 26/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_de_pesar_no_035-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_de_pesar_no_036-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_de_pesar_no_035-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_de_pesar_no_036-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANDRÉ LUCAS ABADI COMBINATI, ocorrido no dia 21/01/2024</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_de_pesar_no_037-24.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento_de_pesar_no_040-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_de_pesar_no_037-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_de_pesar_no_038-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento_de_pesar_no_039-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento_de_pesar_no_040-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BETH TEODORO DE OLIVEIRA SOARES, ocorrido no dia 29/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento_de_pesar_no_041-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento_de_pesar_no_041-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CRISTINA VALÉRIA BARBOSA GODINHO, ocorrido no dia 15/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_de_pesar_no_042-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_de_pesar_no_042-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARLINDO PANTALEÃO NOGUEIRA, ocorrido no dia 31/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_de_pesar_no_043-24.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_de_pesar_no_046-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_de_pesar_no_043-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_de_pesar_no_044-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_pesar_no_045-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_de_pesar_no_046-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ CARLOS SANDRIN JÚNIOR, ocorrido no dia 05/01/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_de_pesar_no_047-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_de_pesar_no_048-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_de_pesar_no_047-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_de_pesar_no_048-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA ALVES CASSIANO, ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_de_pesar_no_049-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_de_pesar_no_049-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de VICENTE VÍTOR, ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_de_pesar_no_050-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_de_pesar_no_050-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NANCI APARECIDA DA SILVA RIBEIRO, ocorrido no dia 20/12/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_de_pesar_no_051-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_de_pesar_no_051-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA ALVES CASIANO, ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_de_pesar_no_052-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_de_pesar_no_052-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LEDA CONSUELO DOS SANTOS TRISTÃO, ocorrido no dia 03/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_de_pesar_no_053-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_de_pesar_no_054-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_de_pesar_no_053-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_de_pesar_no_054-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA MIRANDA COSTA, ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_de_pesar_no_055-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_de_pesar_no_055-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BENEDICTA DE MATOS RODRIGUES COSTA, ocorrido no dia 06/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_de_pesar_no_056-24.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_de_pesar_no_059-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_de_pesar_no_056-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_de_pesar_no_057-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_de_pesar_no_058-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_de_pesar_no_059-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ISABEL TRINDADE DA SILVA, ocorrido no dia 15/12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_de_pesar_no_060-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_de_pesar_no_060-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALTANÍZIO RODRIGUES DE ANDRADE JUNIOR, ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_de_pesar_no_061-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_de_pesar_no_061-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA ALVES CASSIANO. ocorrido no dia 02/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_de_pesar_no_062-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_de_pesar_no_062-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FELIPE HENRIQUE MENDES DE OLIVEIRA, ocorrido no dia 03/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_de_pesar_no_063-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_de_pesar_no_063-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de KATUUMI MAEDA, ocorrido no dia 10/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_de_pesar_no_064-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_de_pesar_no_064-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de BENEDITO TEODORO DOS SANTOS, ocorrido no dia 12/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_pesar_no_065-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_pesar_no_065-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÂNDIDA MANFRIM DA SILVA, ocorrido no dia 17/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_de_pesar_no_066-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_de_pesar_no_066-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÂNDIDA MANFRIM SILVA, ocorrido no dia 17/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_de_pesar_no_067-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_de_pesar_no_067-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JAMILA DO NASCIMENTO TALLES PIANTA, ocorrido no dia 17/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_de_pesar_no_068-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_de_pesar_no_068-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de KATUUME MAEDA ("KATI"), ocorrido no dia 10/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_de_pesar_no_069-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_de_pesar_no_069-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EUCÉLIO GARCIA LEITE, ocorrido no dia 18/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_de_pesar_no_070-24.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_de_pesar_no_072-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_de_pesar_no_070-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_de_pesar_no_071-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_de_pesar_no_072-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de IVANA MARIA GARCIA GALDIANO, ocorrido no dia 12/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_de_pesar_no_073-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_de_pesar_no_073-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PEDRO ANTÔNIO DE OLIVEIRA, ocorrido no dia 17/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_de_pesar_no_074-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_de_pesar_no_075-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_de_pesar_no_074-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_de_pesar_no_075-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de KATUUME MAEDA, ocorrido no dia 10/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_de_pesar_no_076-24.pdf</t>
-[...14 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_de_pesar_no_081-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_de_pesar_no_076-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_de_pesar_no_077-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_de_pesar_no_078-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_de_pesar_no_079-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_de_pesar_no_080-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_de_pesar_no_081-24.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de KATUUME MAEDA, ocorrido no dia 10/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_de_pesar_no_082-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_de_pesar_no_082-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO MARCOS S. DE SALES, ocorrido no dia 11/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_de_pesar_no_083-24.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_de_pesar_no_086-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_de_pesar_no_083-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_de_pesar_no_084-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_de_pesar_no_085-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_de_pesar_no_086-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de VALDETE APARECIDA DOS A. GALDIANO, ocorrido no dia 19/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_de_pesar_no_087-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_de_pesar_no_087-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO PERES DOS SANTOS, ocorrido no dia 28/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_de_pesar_no_088-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_de_pesar_no_089-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_de_pesar_no_088-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_de_pesar_no_089-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HILDA DIAS SANTIAGO PONTES, ocorrido no dia 29/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_de_pesar_no_091-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_de_pesar_no_092-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_de_pesar_no_091-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_de_pesar_no_092-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de PAULO NUNES LAMOUNIER, ocorrido no dia 28/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_de_pesar_no_093-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_de_pesar_no_093-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA LÚCIA YANOSTEAC RODRIGUES MÁRIO, ocorrido no dia 27/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/209/requerimento_de_pesar_no_094-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/209/requerimento_de_pesar_no_094-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOAQUIM JOSÉ DE OLIVEIRA, ocorrido no dia 06/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/215/requerimento_de_pesar_no_095-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/215/requerimento_de_pesar_no_095-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOVINA CECÍLIA DA SILVA GONÇALVES, ocorrido no dia 13/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/216/requerimento_de_pesar_no_096-24.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/218/requerimento_de_pesar_no_098-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/216/requerimento_de_pesar_no_096-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/217/requerimento_de_pesar_no_097-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/218/requerimento_de_pesar_no_098-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO MARTINS VIEIRA, ocorrido no dia 28/02/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/219/requerimento_de_pesar_no_099-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/219/requerimento_de_pesar_no_099-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOVINA CECÍLIA DA SILVA GANÇALVES, ocorrido no dia 13/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/220/requerimento_de_pesar_no_100-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/220/requerimento_de_pesar_no_100-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARLINDO ANTÔNIO DE CARVALHO, ocorrido no dia 08/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/223/requerimento_de_pesar_no_101-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/223/requerimento_de_pesar_no_101-24.pdf</t>
   </si>
   <si>
     <t>Requerimento de pesar pelo falecimento de Jovina Cecília da Silva Gonçalves, ocorrido no dia 13 de março de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/227/requerimento_de_pesar_no_102-24.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/240/requerimento_de_pesar_no_104-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/227/requerimento_de_pesar_no_102-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/228/requerimento_de_pesar_no_103-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/240/requerimento_de_pesar_no_104-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de WELSON GASPARINI, ocorrido no dia 04/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/241/requerimento_de_pesar_no_105-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/241/requerimento_de_pesar_no_105-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO VICENTE DA SILVA, ocorrido no dia 19/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_de_pesar_no_106-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_de_pesar_no_106-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ DE PAULA CARRER, ocorrido no dia 24/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/249/requerimento_de_pesar_no_107-24.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_de_pesar_no_108-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/249/requerimento_de_pesar_no_107-24.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_de_pesar_no_108-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA MADALENA OLIVEIRA SANTOS, ocorrido no dia 30/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_de_pesar_no_109-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_de_pesar_no_109-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ DE PAULA CARRER (CARRERZINHO), ocorrido no dia 24/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_de_pesar_no_110-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_de_pesar_no_110-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ONEIDA RIBEIRO LINO PIMENTA, ocorrido no dia 28/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_de_pesar_no_111-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_de_pesar_no_111-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA HELENA BARBOSA ALVES FERREIRA, ocorrido no dia 28/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_de_pesar_no_112-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_de_pesar_no_112-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO SOUZA MATOS, ocorrido no dia 21/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_de_pesar_no_113-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_de_pesar_no_113-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA MADALENA OLIVEIRA SANTOS, ocorrido no dia 28/03/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_de_pesar_no_114-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_de_pesar_no_114-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de  MARIA HELENA BARBOSA ALVES FERREIRA, ocorrido no dia 28/03/2024.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_de_pesar_no_115-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_de_pesar_no_115-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de NELSON CORDARO, ocorrido no dia 05/04/2024.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/281/requerimento_de_pesar_no_116-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/281/requerimento_de_pesar_no_116-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LINEU DE PAULA LEÃO, ocorrido no dia 05/04/2024.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento_de_pesar_no_117-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento_de_pesar_no_117-24.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_de_pesar_no_118-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_de_pesar_no_118-24.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/295/requerimento_de_pesar_no_119-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/295/requerimento_de_pesar_no_119-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ELISABETH DOS SANTOS ("DONA LÍDIA"), ocorrido no dia 01/04/2024.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/297/requerimento_de_pesar_no_120-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/297/requerimento_de_pesar_no_120-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA CARMEM DOS REIS MARTINS, ocorrido no dia 11/04/2024.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_de_pesar_no_121-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_de_pesar_no_121-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CARLOS APARECIDO MARQUIORI DO NASCIMENTO, ocorrido no dia 14/04/2024.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_de_pesar_no_122-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_de_pesar_no_122-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de AMADEU ALVES (TIO NENA), ocorrido no dia 16/04/2024.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_de_pesar_no_123-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_de_pesar_no_123-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO RIBEIRO, ocorrido no dia 16/04/2024.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/309/requerimento_de_pesar_no_124-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/309/requerimento_de_pesar_no_124-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de AMADEU ALVES (Tio Nena), ocorrido no dia 16/04/2024.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_de_pesar_no_125-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_de_pesar_no_125-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CARLOS APARECIDO MARQUIORI DO NASCIMENTO, ocorrido no dia 13/04/2024.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_de_pesar_no_126-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_de_pesar_no_126-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ RAIMUNDO SILVÉRIO, ocorrido no dia 14/04/2024.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/316/requerimento_de_pesar_no_127-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/316/requerimento_de_pesar_no_127-24.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_de_pesar_no_128-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_de_pesar_no_128-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO EURÍPEDES GOMES ALBINO, ocorrido no dia 12/04/2024.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/318/requerimento_de_pesar_no_129-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/318/requerimento_de_pesar_no_129-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO RIBEIRO ALVES, ocorrido no dia 15/04/2024.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_de_pesar_no_130-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_de_pesar_no_130-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento  de NELSON CORDARO, ocorrido no dia 05/04/2024.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/337/indicacao_no_131-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/337/indicacao_no_131-24.pdf</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_de_pesar_no_132-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_de_pesar_no_132-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CARLOS APARECIDO MARQUIORI NASCIMENTO, ocorrido no dia 14/04/2024.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_de_pesar_no_133-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_de_pesar_no_133-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SUELY YAMADA KANEKO, ocorrido no dia 27/04/2024.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento_de_pesar_no_134-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento_de_pesar_no_134-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de OLGARICE BARBOSA PORTO, ocorrido no dia 01/05/2024.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_de_pesar_no_135-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_de_pesar_no_135-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ ROSA DA SILVA REGO, ocorrido no dia 05/05/2024.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento_de_pesar_no_136-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento_de_pesar_no_136-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SANTINHA TORRES TRINDADE, ocorrido no dia 06/05/2024.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ ROSA DA SILVA NETO, ocorrido no dia 05/06/2024.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_de_pesar_no_139-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_de_pesar_no_139-24.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/368/requerimento_de_pesar_no_140-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/368/requerimento_de_pesar_no_140-24.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE MARIA GUIOMAR CORREA MARIANO, OCORRIDO NO DIA 23/04/2024.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_de_pesar_no_141-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_de_pesar_no_141-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de EURÍPEDES SEBASTIÃO PITA (Nedino), ocorrido no dia 14/05/2024.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ MARTUNS VIEIRA NETO, ocorrido no dia 17/05/2024.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Pelo falecimento de José Antônio de Araújo, ocorrido no dia 02/06/2024.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/417/requerimento_de_pesar_no_144-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/417/requerimento_de_pesar_no_144-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HELENA PEIXOTO DE FREITAS VIANA, ocorrido no dia 28/05/2024.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/420/requerimento_de_pesar_no_145-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/420/requerimento_de_pesar_no_145-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de José Alves da Costa Filho, ocorrido no dia 03/06/2024.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/421/requerimento_de_pesar_no_146-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/421/requerimento_de_pesar_no_146-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÉLIO DONIZETE GOBI, ocorrido no dia 03/06/2024.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/422/requerimento_de_pesar_no_147-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/422/requerimento_de_pesar_no_147-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FABIANA GRANADO BORGESI, ocorrido no dia 03/06/2024.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/424/requerimento_de_pesar_no_148-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/424/requerimento_de_pesar_no_148-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ROMILDA CÂNDIDO DOS SANTOS ANTONINI, ocorrido no dia 05/06/2024.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/427/requerimento_de_pesar_no_149-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/427/requerimento_de_pesar_no_149-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Lázaro Antônio Severino, ocorrido no dia 08/06/2024.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/428/requerimento_de_pesar_no_150-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/428/requerimento_de_pesar_no_150-24.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/429/requerimento_de_pesar_no_151-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/429/requerimento_de_pesar_no_151-24.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/430/requerimento_de_pesar_no_152-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/430/requerimento_de_pesar_no_152-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Maria Regina Ramos Pereira, ocorrido no dia 07/06/2024.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/431/requerimento_de_pesar_no_153-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/431/requerimento_de_pesar_no_153-24.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/432/requerimento_de_pesar_no_154-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/432/requerimento_de_pesar_no_154-24.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_de_pesar_no_155-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_de_pesar_no_155-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Maria Aparecida da Cruz Souza, ocorrido no dia 09/06/2024.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_de_pesar_no_156-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_de_pesar_no_156-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ GERALDO DE OLIVEIRA, ocorrido no dia 16/06/2024.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/441/requerimento_de_pesar_no_157-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/441/requerimento_de_pesar_no_157-24.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_de_pesar_no_158-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_de_pesar_no_158-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA DA CRUZ SOUZA, ocorrido no dia 09/06/2024.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_de_pesar_no_159-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_de_pesar_no_159-24.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_de_pesar_no_160-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_de_pesar_no_160-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CELSO DE PAULA, ocorrido no dia 13/06/2024.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_de_pesar_no_161-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_de_pesar_no_161-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO DAS GRAÇAS LUIZ, ocorrido no dia 13/06/2024.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_de_pesar_no_162-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_de_pesar_no_162-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LÁZARO ANTÔNIO SEVERINO, ocorrido no dia 08/06/2024.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_de_pesar_no_163-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_de_pesar_no_163-24.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIÃO PUGLIANI, ocorrido no dia 24/06/2024.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_de_pesar_no_165-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_de_pesar_no_165-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento SEBASTIÃO PUGLIANI, ocorrido no dia 24/06/2024.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_de_pesar_no_166-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_de_pesar_no_166-240001.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_de_pesar_no_167-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_de_pesar_no_167-240001.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Pelo falecimento de ALICE MARTINS DE SOUZA, ocorrido no dia 28/06/2024.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_de_pesar_no_169-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_de_pesar_no_169-240001.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_de_pesar_no_170-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_de_pesar_no_170-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA DINÁCIA DE SOUZA, ocorrido no dia 28/06/2024.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_de_pesar_no_171-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_de_pesar_no_171-240001.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_de_pesar_no_172-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_de_pesar_no_172-240001.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA INÁCIA DE SOUZA, ocorrido no dia 28/06/2024.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_de_pesar_no_173-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_de_pesar_no_173-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALAÍDE VERONEZ GALDIANO, ocorrido no dia 13/07/2024.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_de_pesar_no_174-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_de_pesar_no_174-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de GEORGINA BARBOSA OLIVEIRA DE MATOS, ocorrido no dia 09/07/2024.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_de_pesar_no_175-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_de_pesar_no_175-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SEBASTIANA GOMES DA SILVA, ocorrido no dia 13/07/2024.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_de_pesar_no_176-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_de_pesar_no_176-24.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_de_pesar_no_177-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_de_pesar_no_177-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARGARIDA CÂNDIDA BARDELA, ocorrido no dia 10/07/2024.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_de_pesar_no_179-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_de_pesar_no_179-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALCINO ALVES BARBOSA, ocorrido no dia 17/07/2024.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_de_pesar_n.o_180-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_de_pesar_n.o_180-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de João Lopes de Oliveira, ocorrido no dia 16/07/2024.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_de_pesar_no_181-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_de_pesar_no_181-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ PLÍNIO ROMANINI, ocorrido no dia 25/07/2024.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_de_pesar_n.o_183-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_de_pesar_n.o_183-24.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento de Laura Angélica, ocorrido no dia 27 de julho de 2024.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_de_pesar_no_184-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_de_pesar_no_184-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Davi Carrer, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_de_pesar_no_185-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_de_pesar_no_185-24.pdf</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_de_pesar_n.o_186-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_de_pesar_n.o_186-24.pdf</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_de_pesar_no_187-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_de_pesar_no_187-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALCIDES SEGISMUNDO, ocorrido no dia 04/08/2024.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_de_pesar_no_188-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_de_pesar_no_188-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Zélia Maria Bonifácio Alves, ocorrido no dia 21/07/2024.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_de_pesar_n.o_189-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_de_pesar_n.o_189-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOÃO PAULO DA SILVA OLIVEIRA, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_de_pesar_n.o_190-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_de_pesar_n.o_190-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de João Paulo da Silva Oliveira, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_de_pesar_no_191-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_de_pesar_no_191-24.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_de_pesar_no_192-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_de_pesar_no_192-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Laura Angélica Ribeiro Freitas, ocorrido no dia 27/07/2024.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_de_pesar_n.o_193-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_de_pesar_n.o_193-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DAVI CARRER, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_de_pesar_n.o_194-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_de_pesar_n.o_194-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de  Adhemar Antônio de Castro, ocorrido no dia 18/07/2024.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Pelo falecimento de José Plínio Romanini, ocorrido no dia 25/07/2024.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_de_pesar_n.o_196-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_de_pesar_n.o_196-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de David Carrer, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_de_pesar_n.o_197-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_de_pesar_n.o_197-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Laura Angélica Ribeiro e Freitas, ocorrido no dia 27/07/2024.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_de_pesar_n.o_198-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_de_pesar_n.o_198-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÉLIA MARIA DA SILVA, ocorrido no dia 31/07/2024.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_de_pesar_n.o_199-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_de_pesar_n.o_199-24.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_de_pesar_n.o_200-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_de_pesar_n.o_200-24.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_de_pesar_no_201-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_de_pesar_no_201-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Maria Edna Pedroso da Silva, ocorrido no dia 26/07/2024.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/551/requerimento_de_pesar_no_202-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/551/requerimento_de_pesar_no_202-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Antônio Camilo Filho, ocorrido no dia 12/08/2024.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_de_pesar_no_203-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_de_pesar_no_203-24.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_de_pesar_no_204-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_de_pesar_no_204-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Otávio de Paula Santos, ocorrido no dia 13/08/2024.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/555/requerimento_de_pesar_n.o_205-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/555/requerimento_de_pesar_n.o_205-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOANA D'ARC ALEXANDRA, ocorrido no dia 13/08/2024.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/556/requerimento_de_pesar_no_206-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/556/requerimento_de_pesar_no_206-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de OTÁVIO DE PAULA SANTOS, ocorrido no dia 13/08/2024.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/557/requerimento_de_pesar_no_207-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/557/requerimento_de_pesar_no_207-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Carminda Mitiko Uehara, ocorrido no dia 16/08/2024.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_de_pesar_no_208-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_de_pesar_no_208-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CARMINDA MITIKO UEHARA, ocorrido no dia 15/08/2024.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_de_pesar_n.o_209-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_de_pesar_n.o_209-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Vitória Araújo, ocorrido no dia 17/08/2024.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_de_pesar_n.o_210-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_de_pesar_n.o_210-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Antônio Bernardes de Aguiar, ocorrido no dia 07/08/2024.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Pelo falecimento de AUGUSTA RODRIGUES ALVES, ocorrido no dia 18/08/2024.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Pelo falecimento de FRANCISCA TEIXEIRA DE CARVALHO, ocorrido no dia 19/08/2024.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Pelo falecimento de Francisca Teixeira de carvalho, ocorrido no dia 19/08/2024.</t>
   </si>
   <si>
     <t>574</t>
   </si>
@@ -5429,810 +5429,810 @@
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Pelo falecimento de HERMOZA JORGE AZEVEDO, ocorrido no dia 22/08/2024.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Pelo falecimento de HÉLIO GONÇALVES DELGADO, ocorrido no dia 26/08/2024.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>Pelo falecimento de HÉLIO GONÇALVES DELGADO, ocorrido em 26/08/2024.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_de_pesar_n.o_220-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_de_pesar_n.o_220-24.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Pelo falecimento de PAULO BORGES NETO, ocorrido no dia 03/09/2024.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA BARBOSA, ocorrido no dia 03/09/2024.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_de_pesar_no_223-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_de_pesar_no_223-24.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE PAULO BORGES NETO, OCORRIDO NO DIA 03/09/2024.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_de_pesar_no_224-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_de_pesar_no_224-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Hélio Gonçalves Delgado, ocorrido no dia 26/08/24.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_de_pesar_no_225-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_de_pesar_no_225-24.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE MARIA BARBOSA, OCORRIDO NO DIA 03/09/2024.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_de_pesar_no_226-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_de_pesar_no_226-24.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_de_pesar_no_227-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_de_pesar_no_227-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de João Antônio Barbosa, ocorrido no dia 31/08/2024.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_de_pesar_no_228-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_de_pesar_no_228-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DIRCÉA MONTEFELTRO CONTART, ocorrido no dia 09/09/2024.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_de_pesar_no_229-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_de_pesar_no_229-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALCINA DE MORAES ZANELA, ocorrido no dia 04/09/2024.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_de_pesar_no_230-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_de_pesar_no_230-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do sr. Paulo Roberto Lopes, ocorrido no dia 11 de setembro de 2024.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_de_pesar_no_231-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_de_pesar_no_231-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do sr. Paulo Roberto Lopes , ocorrido no dia 11 de setembro de 2024.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_de_pesar_no_232-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_de_pesar_no_232-24.pdf</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_de_pesar_no_233-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_de_pesar_no_233-24.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE JÂNIO QUEIROZ PEIXOTO, OCORRIDO EM 22/09/2024</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_de_pesar_no_234-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_de_pesar_no_234-24.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_de_pesar_no_235-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_de_pesar_no_235-24.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE NEIDE DA SILVA ISAIAS FERNANDES, OCORRIDO EM 26/09/2024</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_de_pesar_no_236-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_de_pesar_no_236-24.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DE NILZA CRUZ DE OLIVEIRA, OCORRIDO EM 28/09/2024</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_de_pesar_no_237-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_de_pesar_no_237-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA APARECIDA COSTA MENEZES, ocorrido no dia 25/09/2024.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_de_pesar_no_238-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_de_pesar_no_238-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSÉ AUGUSTO BATISTA PEREIRA, ocorrido no dia 23/09/2024.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_de_pesar_no_239-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_de_pesar_no_239-24.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_de_pesar_no_240-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_de_pesar_no_240-24.pdf</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_de_pesar_no_241-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_de_pesar_no_241-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JÂNIO QUEIROZ PEIXOTO, ocorrido no dia 22/09/2024.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_de_pesar_no_242-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_de_pesar_no_242-24.pdf</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_de_pesar_no_243-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_de_pesar_no_243-24.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_de_pesar_no_244-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_de_pesar_no_244-24.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_de_pesar_no_245-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_de_pesar_no_245-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Norival Alves de Souza, ocorrido no dia 15/09/2024.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_de_pesar_no_246-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_de_pesar_no_246-24.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_de_pesar_no_247-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_de_pesar_no_247-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Nilza Cruz Oliveira, ocorrido no dia 28/09/2024.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_de_pesar_no_248-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_de_pesar_no_248-24.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do senhor Jurandir de Souza, ocorrido no dia 30 de setembro de 2024.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_de_pesar_no_249-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_de_pesar_no_249-24.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE NEIDE DA SILVA ISAIAS FERNANDES, OCORRIDO NO DIA 26/09/2024.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_de_pesar_no_250-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_de_pesar_no_250-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FÁBIO BOMBIG, ocorrido no dia 07/10/2024.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_de_pesar_no_251-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_de_pesar_no_251-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de IRACI DE PAULA FLORÊNCIO, ocorrido no dia 09/10/2024.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_de_pesar_no_252-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_de_pesar_no_252-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de DIRCE GONÇALVES, ocorrido no dia 10/10/2024.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_de_pesar_no_253-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_de_pesar_no_253-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALDO BARBOSA, ocorrido no dia 15/10/2024.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_de_pesar_no_254-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_de_pesar_no_254-24.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_de_pesar_no_255-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_de_pesar_no_255-24.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_de_pesar_no_256-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_de_pesar_no_256-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Venina Guilhermina Theodoro, ocorrido no dia 21/10/2024.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_de_pesar_no_257-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_de_pesar_no_257-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Ataíde Flores Pimenta, ocorrido no dia 21/10/2024.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_de_pesar_no_258-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_de_pesar_no_258-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ATAÍDE FLORES PIMENTA, ocorrido no dia 21/10/2024.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_de_pesar_no_259-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_de_pesar_no_259-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de JOSETTE HENRIQUE PEREIRA DE SOUZA DAUR, ocorrido no dia 19/10/2024.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_de_pesar_no_260-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_de_pesar_no_260-24.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_de_pesar_no_261-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_de_pesar_no_261-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FERNANDO PASCHOIM PUGLIANI, ocorrido no dia 17/10/2024.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_de_pesar_no_262-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_de_pesar_no_262-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de TERESINHA RAMOS VIEIRA DA SILVA, ocorrido no dia 03/10/2024.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_de_pesar_no_263-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_de_pesar_no_263-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO FRANCISCO, ocorrido no dia 02/10/2024.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_de_pesar_no_264-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_de_pesar_no_264-24.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_de_pesar_no_265-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_de_pesar_no_265-24.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_de_pesar_no_266-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_de_pesar_no_266-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de FERNANDO PASCHOIM PUGLIANI, ocorrido no dia 07/10/2024.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_de_pesar_no_267-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_de_pesar_no_267-24.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_de_pesar_no_268-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_de_pesar_no_268-24.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_de_pesar_no_269-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_de_pesar_no_269-24.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/683/requerimento_de_pesar_no_270-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/683/requerimento_de_pesar_no_270-24.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_de_pesar_no_271-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_de_pesar_no_271-24.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_de_pesar_no_272-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_de_pesar_no_272-24.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_de_pesar_no_273-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_de_pesar_no_273-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HILDA GOMES DA SILVA NISHIMOTO, ocorrido no dia 22/10/2024.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_de_pesar_no_274-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_de_pesar_no_274-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Maria Valdeci Rabelo Sansoni, ocorrido no dia 24/10/2024.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_de_pesar_no_275-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_de_pesar_no_275-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ALBERTINO DOMICIANO, ocorrido no dia 24/10/2024.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_de_pesar_no_276-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_de_pesar_no_276-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ANTÔNIO CARLOS MILANO (TOMIRES), ocorrido no dia 24/10/2024.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_de_pesar_no_277-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_de_pesar_no_277-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA VALDECI RABELO SANSONI, ocorrido no dia 24/10/2024.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_de_pesar_no_278-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_de_pesar_no_278-24.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_de_pesar_no_279-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_de_pesar_no_279-24.pdf</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_de_pesar_no_280-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_de_pesar_no_280-24.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_de_pesar_no_281-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_de_pesar_no_281-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MILÉSIO CARNEIRO, ocorrido no dia 01/11/2024.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_de_pesar_no_282-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_de_pesar_no_282-24.pdf</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_de_pesar_no_286-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_de_pesar_no_286-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de OLINDA DE SOUSA MATOS, ocorrido no dia 06/11/2024.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/727/requerimento_de_pesar_no_287-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/727/requerimento_de_pesar_no_287-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de Luiz Alberto Jammal, ocorrido no dia 10/11/2024.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/728/requerimento_de_pesar_no_288-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/728/requerimento_de_pesar_no_288-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ALBERTO JAMMAL, ocorrido no dia 10/11/2024.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_de_pesar_no_289-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_de_pesar_no_289-24.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_de_pesar_no_290-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_de_pesar_no_290-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARMANDO GUERRA ocorrido no dia 09/11/2024.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_de_pesar_no_291-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_de_pesar_no_291-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ANTÔNIO FELÍCIO, ocorrido no dia 07/11/2024.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_de_pesar_no_292-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_de_pesar_no_292-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de HILDA BATISTA COELHO DE LIMA, ocorrido no dia 05/11/2024.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_de_pesar_no_293-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_de_pesar_no_293-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de LUIZ ALBERTO JAMMAL, ocorrido em 10/11/24.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_de_pesar_no_294-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_de_pesar_no_294-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento OLINDA DE SOUSA MATOS, ocorrido em 06/11/2024.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_de_pesar_no_295-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_de_pesar_no_295-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARMANDO GUERRA, ocorrido no dia 07/11/2024</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_de_pesar_no_296-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_de_pesar_no_296-24.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/737/requerimento_de_pesar_no_297-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/737/requerimento_de_pesar_no_297-24.pdf</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/740/requerimento_de_pesar_no_298-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/740/requerimento_de_pesar_no_298-24.pdf</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/741/requerimento_de_pesar_no_299-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/741/requerimento_de_pesar_no_299-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SHIRLEI TEREZINHA TRISTÃO ATHAÍDE DE SOUZA, ocorrido no dia 16/11/2024.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_de_pesar_no_300-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_de_pesar_no_300-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de MARIA CONCEIÇÃO TERRA PAVAN, ocorrido no dia 15/11/2024.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/743/requerimento_de_pesar_no_301-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/743/requerimento_de_pesar_no_301-24.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/744/requerimento_de_pesar_no_302-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/744/requerimento_de_pesar_no_302-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de SHIRLEI TEREZINHA TRISTÃO ATHAÍDE DE SOUZA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/745/requerimento_de_pesar_no_303-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/745/requerimento_de_pesar_no_303-24.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_de_pesar_no_304-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_de_pesar_no_304-24.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/749/requerimento_de_pesar_no_305-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/749/requerimento_de_pesar_no_305-24.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/750/requerimento_de_pesar_no_306-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/750/requerimento_de_pesar_no_306-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de ARMANDO GUERRA, ocorrido no dia 09/11/2024.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/751/requerimento_de_pesar_no_307-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/751/requerimento_de_pesar_no_307-24.pdf</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/774/requerimento_pesar_no_308-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/774/requerimento_pesar_no_308-24.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento de CÁSSIO SILVA DE OLIVEIRA JÚNIOR, ocorrido no dia 01/12/2024.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_pesar_no_309-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_pesar_no_309-24.pdf</t>
   </si>
   <si>
     <t>REQDI</t>
   </si>
   <si>
     <t>Requerimento de Discussão</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_discussao_001-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_discussao_001-24.pdf</t>
   </si>
   <si>
     <t>Que informe ao Legislativo, providências urgentes quanto a situação atual das linhas de ônibus do transporte circular pelos bairros da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_discussao_002-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_discussao_002-24.pdf</t>
   </si>
   <si>
     <t>Que informe ao Legislativo, providências urgentes quanto a situação atual sobre o lixo urbano.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_discussao_no_003-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_discussao_no_003-24.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Executivo a respeito da Emenda Impositiva de sua autoria, a lei nº 4.771/22.</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROJETOS ESPORTIVOS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/226/requerimento_discussao_no_005-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/226/requerimento_discussao_no_005-24.pdf</t>
   </si>
   <si>
     <t>Requerimento de discussão a cerca de asfalto e limpeza nos bairros Jardim Tropical I e II.</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_discussao_no_006-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_discussao_no_006-24.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da aquisição do veículo destinado a Vigilância Sanitária.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/416/requerimento_discussao_no_007-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/416/requerimento_discussao_no_007-24.pdf</t>
   </si>
   <si>
     <t>Depois da pandemia temos notado o aumento de moradores de rua em nosso município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/549/requerimento_discussao_no_008-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/549/requerimento_discussao_no_008-24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISCUSSÃO ACERCA DA CRIAÇÃO DA GCM EM ITUVERAVA</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_discussao_no_009-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_discussao_no_009-24.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE TRANSPORTE PARA IDOSOS DO CCI</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_discussao_no_010-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_discussao_no_010-24.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ONIBUS NA SECRETARIA MUNICIPAL DE ESPORTES</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_de_discussao_no_11-240001.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_de_discussao_no_11-240001.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS DA RUA ROTARY</t>
   </si>
   <si>
     <t>REQUR</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Requer urgência no requerimento de discussão 05/2024.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Requer a inclusão para apreciação em regime de Urgência Especial, o projeto de Lei nº 021/2024, que autoriza a abertura de crédito suplementar e crédito especial no orçamento fiscal e da seguridade do exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Requer a inclusão em regime de Urgência Especial, a Moção de Apoio nº 009/24, ao Movimento popular Dentistas do SUS, ao piso salarial dos médicos e cirurgiões-dentistas.</t>
   </si>
@@ -6491,60 +6491,60 @@
   <si>
     <t>Fica destinada a quantia de R$ 15.000,00 (Quinze mil reais), para o 4º Campeonato de Patins In Line.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 45.000,00 (Quarenta e cinco mil reais), para a criação de Escolinhas de Basquete e Natação.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 100.000,00 (Cem mil reais), para compras e instalações de ares condicionados para todos os Postos de Saúde.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 40.000,00 (Quarenta mil reais), para reforma da sede do Centro de Convivência da 3ª Idade.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/695/emenda_no_014_ao_pl_no_028-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/695/emenda_no_014_ao_pl_no_028-24.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 100.000,00 (Cem mil reais), para instalação de postes decorativos e respectivas luminárias alusivas ao Natal  em toda extensão da Rua Dr. Ademar de Barros e suas transversais sentido à Av. Dr. Soares de Oliveira.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_no_015_ao_pl_no_028-24.pdf</t>
+    <t>http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_no_015_ao_pl_no_028-24.pdf</t>
   </si>
   <si>
     <t>Fica destinada a quantia de R$ 100.000,00 (Cem mil reais), para realização de campanhas de fomento ao comércio local nas datas comemorativas (Dia das Mães,  dos Pais e Natal).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6851,68 +6851,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto_legislativo_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_decreto_legislativo_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_decreto_legislativo_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_decreto_legislativo_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_decreto_legislativo_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_legislativo_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_decreto_legislativo_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_legislativo_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_legislativo_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_decreto_legislativo_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_lei_n.o_020-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/389/projeto_de_lei_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_n.o_026-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_complementar_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_complementar_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_complementar_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_complementar_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/7/mocao_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/210/mocao_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/251/mocao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/252/mocao_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/327/mocao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/377/mocao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/393/mocao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/436/mocao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/471/mocao_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/474/mocao_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/475/mocao_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/506/mocao_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/547/mocao_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/710/mocao_no_017-240001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/759/mocao_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/28/indicacao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/30/indicacao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_020-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_024-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_026-24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_no_027-24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/97/indicacao_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_033-24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_048-24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_049-24.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_050-24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_051-24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_052-24.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_053-24.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_054-24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_055-24.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_056-24.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_057-24.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_058-24.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_059-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_no_060-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_061-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_062-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_063-24.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_064-24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_065-24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_066-24.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_067-24.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_068-24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_069-24.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_no_070-24.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_071-24.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_072-24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_073-24.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_074-24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_075-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_076-24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_077-24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_078-24.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_079-24.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_080-24.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_no_081-24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_082-24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_083-24.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_084-24.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_085-24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_086-24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_087-24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_088-24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_089-24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_090-24.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_091-24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_092-24.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_093-24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_094-24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_095-24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_096-24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_097-24.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_098-24.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_099-24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_100-24.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_101-24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_102-24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_103-24.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_104-24.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_105-24.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_106-24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_107-24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_108-24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_109-24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_110-24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_111-24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_112-24.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_113-24.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_114-24.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_115-24.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_116-24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_no_117-24.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_118-24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_119-24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_120-24.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_121-24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_122-24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_123-24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/319/indicacao_no_124-24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/320/indicacao_no_125-24.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/322/indicacao_no_127-24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_no_128-24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/330/indicacao_no_129-24.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/331/indicacao_no_130-24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao_no_131-24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_no_132-24.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao_no_133-24.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/335/indicacao_no_134-24.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_no_135-24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_no_136-24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_cobertura_escolas_e_postos_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/341/indicacao_no_138-24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/342/indicacao_no_139-24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao_no_140-24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/348/indicacao_no_141-24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/349/indicacao_no_142-24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/350/indicacao_no_143-24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/351/indicacao_no_144-24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/358/indicacao_no_145-24.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/360/indicacao_no_146-24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/369/indicacao_no_147-24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/370/indicacao_no_148-240001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/371/indicacao_no_149-240001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/372/indicacao_no_150-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/373/indicacao_no_151-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_152-24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_153-24.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_154-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_155-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_no_157-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_no_158-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_no_159-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_no_160-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/399/indicacao_no_161-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/405/indicacao_no_164-24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/406/indicacao_no_165-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/412/indicacao_no_169-24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_no_170-24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/414/indicacao_no_171-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/425/indicacao_no_173-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_174-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/433/indicacao_no_175-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/434/indicacao_no_176-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao_no_177-24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao_no_178-24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/443/indicacao_no_179-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/444/indicacao_no_180-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/453/indicacao_no_181-24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_no_182-240001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_no_183-24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/458/indicacao_no_184-24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_no_185-24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_186-24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_187-24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_no_188-24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_no_189-24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/470/indicacao_no_190-240001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/472/indicacao_no_191-24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_no_192-24.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_no_193-24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_no_194-240001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_no_195-240001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_no_196-24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_no_197-24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_no_198-24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/487/indicacao_no_199-24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_no_200-24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_no_201-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_no_202-24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_no_203-24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_no_204-24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_no_205-24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_no_206-24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_no_207-24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_no_208-24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_no_209-24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_no_210-24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_no_211-24.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_no_212-24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_no_213-24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_no_214-24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_no_215-24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_no_216-24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_no_217-24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_no_218-24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_no_219-24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_n.o_220-24.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_221-24.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_n.o_222-240001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_223-24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_n.o_224-240001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_n.o_225-24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_n.o_226-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_n.o_227-24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_n.o_228-24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_n.o_229-24.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_n.o_230-24.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_n.o_232-24.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_no_234-24.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_no_235-24.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_no_236-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_no_237-24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_no_238-24.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_no_239-24.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_no_240-24.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_no_241-24.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_no_242-24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_243-24.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_244-24.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_246-24.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_247-24.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_248-24.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_249-24.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/663/indicacao_no_250-24.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_251-24.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_252-24.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_253-24.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_no_254-24.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_255-24.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_256-24.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_257-24.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_no_258-24.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_no_259-24.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_no_260-24.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_no_261-24.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_262-24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_263-24.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_264-240001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_265-24.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_266-24.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_267-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_268-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_no_269-24.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/374/emenda_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/375/emenda_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/376/emenda_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/378/emenda_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/379/emenda_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/699/pedindo_prazo_req._discussao_no_10-24.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_ao_projeto_de_lei_n.o_021-24.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_viagem_markim_sp.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/4/requerimento_de_pesar_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_de_pesar_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_de_pesar_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_de_pesar_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_de_pesar_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_de_pesar_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/13/requerimento_de_pesar_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_de_pesar_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_de_pesar_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_de_pesar_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_de_pesar_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_de_pesar_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_de_pesar_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_de_pesar_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_de_pesar_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_de_pesar_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_de_pesar_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_de_pesar_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_de_pesar_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_de_pesar_no_020-24.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/41/requerimento_de_pesar_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_de_pesar_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_de_pesar_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento_de_pesar_no_024-24.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento_de_pesar_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_de_pesar_no_026-24.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_de_pesar_no_027-24.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_de_pesar_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_de_pesar_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_de_pesar_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento_de_pesar_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_de_pesar_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_de_pesar_no_033-24.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_de_pesar_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_de_pesar_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_de_pesar_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_de_pesar_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_de_pesar_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento_de_pesar_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento_de_pesar_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento_de_pesar_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_de_pesar_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_de_pesar_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_de_pesar_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_pesar_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_de_pesar_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_de_pesar_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_de_pesar_no_048-24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_de_pesar_no_049-24.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_de_pesar_no_050-24.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_de_pesar_no_051-24.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_de_pesar_no_052-24.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_de_pesar_no_053-24.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_de_pesar_no_054-24.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_de_pesar_no_055-24.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_de_pesar_no_056-24.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_de_pesar_no_057-24.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_de_pesar_no_058-24.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_de_pesar_no_059-24.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_de_pesar_no_060-24.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_de_pesar_no_061-24.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_de_pesar_no_062-24.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_de_pesar_no_063-24.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_de_pesar_no_064-24.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_pesar_no_065-24.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_de_pesar_no_066-24.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_de_pesar_no_067-24.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_de_pesar_no_068-24.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_de_pesar_no_069-24.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_de_pesar_no_070-24.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_de_pesar_no_071-24.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_de_pesar_no_072-24.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_de_pesar_no_073-24.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_de_pesar_no_074-24.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_de_pesar_no_075-24.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_de_pesar_no_076-24.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_de_pesar_no_077-24.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_de_pesar_no_078-24.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_de_pesar_no_079-24.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_de_pesar_no_080-24.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_de_pesar_no_081-24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_de_pesar_no_082-24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_de_pesar_no_083-24.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_de_pesar_no_084-24.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_de_pesar_no_085-24.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_de_pesar_no_086-24.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_de_pesar_no_087-24.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_de_pesar_no_088-24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_de_pesar_no_089-24.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_de_pesar_no_091-24.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_de_pesar_no_092-24.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_de_pesar_no_093-24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/209/requerimento_de_pesar_no_094-24.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/215/requerimento_de_pesar_no_095-24.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/216/requerimento_de_pesar_no_096-24.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/217/requerimento_de_pesar_no_097-24.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/218/requerimento_de_pesar_no_098-24.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/219/requerimento_de_pesar_no_099-24.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/220/requerimento_de_pesar_no_100-24.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/223/requerimento_de_pesar_no_101-24.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/227/requerimento_de_pesar_no_102-24.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/228/requerimento_de_pesar_no_103-24.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/240/requerimento_de_pesar_no_104-24.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/241/requerimento_de_pesar_no_105-24.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_de_pesar_no_106-24.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/249/requerimento_de_pesar_no_107-24.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_de_pesar_no_108-24.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_de_pesar_no_109-24.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_de_pesar_no_110-24.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_de_pesar_no_111-24.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_de_pesar_no_112-24.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_de_pesar_no_113-24.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_de_pesar_no_114-24.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_de_pesar_no_115-24.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/281/requerimento_de_pesar_no_116-24.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento_de_pesar_no_117-24.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_de_pesar_no_118-24.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/295/requerimento_de_pesar_no_119-24.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/297/requerimento_de_pesar_no_120-24.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_de_pesar_no_121-24.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_de_pesar_no_122-24.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_de_pesar_no_123-24.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/309/requerimento_de_pesar_no_124-24.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_de_pesar_no_125-24.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_de_pesar_no_126-24.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/316/requerimento_de_pesar_no_127-24.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_de_pesar_no_128-24.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/318/requerimento_de_pesar_no_129-24.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_de_pesar_no_130-24.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/337/indicacao_no_131-24.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_de_pesar_no_132-24.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_de_pesar_no_133-24.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento_de_pesar_no_134-24.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_de_pesar_no_135-24.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento_de_pesar_no_136-24.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_de_pesar_no_139-24.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/368/requerimento_de_pesar_no_140-24.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_de_pesar_no_141-24.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/417/requerimento_de_pesar_no_144-24.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/420/requerimento_de_pesar_no_145-24.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/421/requerimento_de_pesar_no_146-24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/422/requerimento_de_pesar_no_147-24.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/424/requerimento_de_pesar_no_148-24.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/427/requerimento_de_pesar_no_149-24.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/428/requerimento_de_pesar_no_150-24.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/429/requerimento_de_pesar_no_151-24.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/430/requerimento_de_pesar_no_152-24.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/431/requerimento_de_pesar_no_153-24.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/432/requerimento_de_pesar_no_154-24.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_de_pesar_no_155-24.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_de_pesar_no_156-24.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/441/requerimento_de_pesar_no_157-24.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_de_pesar_no_158-24.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_de_pesar_no_159-24.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_de_pesar_no_160-24.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_de_pesar_no_161-24.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_de_pesar_no_162-24.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_de_pesar_no_163-24.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_de_pesar_no_165-24.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_de_pesar_no_166-240001.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_de_pesar_no_167-240001.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_de_pesar_no_169-240001.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_de_pesar_no_170-24.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_de_pesar_no_171-240001.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_de_pesar_no_172-240001.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_de_pesar_no_173-24.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_de_pesar_no_174-24.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_de_pesar_no_175-24.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_de_pesar_no_176-24.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_de_pesar_no_177-24.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_de_pesar_no_179-24.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_de_pesar_n.o_180-24.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_de_pesar_no_181-24.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_de_pesar_n.o_183-24.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_de_pesar_no_184-24.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_de_pesar_no_185-24.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_de_pesar_n.o_186-24.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_de_pesar_no_187-24.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_de_pesar_no_188-24.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_de_pesar_n.o_189-24.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_de_pesar_n.o_190-24.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_de_pesar_no_191-24.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_de_pesar_no_192-24.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_de_pesar_n.o_193-24.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_de_pesar_n.o_194-24.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_de_pesar_n.o_196-24.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_de_pesar_n.o_197-24.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_de_pesar_n.o_198-24.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_de_pesar_n.o_199-24.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_de_pesar_n.o_200-24.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_de_pesar_no_201-24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/551/requerimento_de_pesar_no_202-24.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_de_pesar_no_203-24.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_de_pesar_no_204-24.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/555/requerimento_de_pesar_n.o_205-24.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/556/requerimento_de_pesar_no_206-24.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/557/requerimento_de_pesar_no_207-24.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_de_pesar_no_208-24.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_de_pesar_n.o_209-24.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_de_pesar_n.o_210-24.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_de_pesar_n.o_220-24.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_de_pesar_no_223-24.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_de_pesar_no_224-24.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_de_pesar_no_225-24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_de_pesar_no_226-24.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_de_pesar_no_227-24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_de_pesar_no_228-24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_de_pesar_no_229-24.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_de_pesar_no_230-24.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_de_pesar_no_231-24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_de_pesar_no_232-24.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_de_pesar_no_233-24.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_de_pesar_no_234-24.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_de_pesar_no_235-24.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_de_pesar_no_236-24.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_de_pesar_no_237-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_de_pesar_no_238-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_de_pesar_no_239-24.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_de_pesar_no_240-24.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_de_pesar_no_241-24.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_de_pesar_no_242-24.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_de_pesar_no_243-24.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_de_pesar_no_244-24.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_de_pesar_no_245-24.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_de_pesar_no_246-24.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_de_pesar_no_247-24.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_de_pesar_no_248-24.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_de_pesar_no_249-24.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_de_pesar_no_250-24.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_de_pesar_no_251-24.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_de_pesar_no_252-24.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_de_pesar_no_253-24.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_de_pesar_no_254-24.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_de_pesar_no_255-24.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_de_pesar_no_256-24.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_de_pesar_no_257-24.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_de_pesar_no_258-24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_de_pesar_no_259-24.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_de_pesar_no_260-24.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_de_pesar_no_261-24.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_de_pesar_no_262-24.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_de_pesar_no_263-24.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_de_pesar_no_264-24.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_de_pesar_no_265-24.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_de_pesar_no_266-24.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_de_pesar_no_267-24.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_de_pesar_no_268-24.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_de_pesar_no_269-24.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/683/requerimento_de_pesar_no_270-24.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_de_pesar_no_271-24.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_de_pesar_no_272-24.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_de_pesar_no_273-24.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_de_pesar_no_274-24.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_de_pesar_no_275-24.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_de_pesar_no_276-24.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_de_pesar_no_277-24.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_de_pesar_no_278-24.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_de_pesar_no_279-24.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_de_pesar_no_280-24.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_de_pesar_no_281-24.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_de_pesar_no_282-24.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_de_pesar_no_286-24.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/727/requerimento_de_pesar_no_287-24.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/728/requerimento_de_pesar_no_288-24.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_de_pesar_no_289-24.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_de_pesar_no_290-24.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_de_pesar_no_291-24.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_de_pesar_no_292-24.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_de_pesar_no_293-24.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_de_pesar_no_294-24.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_de_pesar_no_295-24.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_de_pesar_no_296-24.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/737/requerimento_de_pesar_no_297-24.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/740/requerimento_de_pesar_no_298-24.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/741/requerimento_de_pesar_no_299-24.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_de_pesar_no_300-24.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/743/requerimento_de_pesar_no_301-24.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/744/requerimento_de_pesar_no_302-24.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/745/requerimento_de_pesar_no_303-24.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_de_pesar_no_304-24.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/749/requerimento_de_pesar_no_305-24.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/750/requerimento_de_pesar_no_306-24.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/751/requerimento_de_pesar_no_307-24.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/774/requerimento_pesar_no_308-24.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_pesar_no_309-24.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_discussao_001-24.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_discussao_002-24.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_discussao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/226/requerimento_discussao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_discussao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/416/requerimento_discussao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/549/requerimento_discussao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_discussao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_discussao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_de_discussao_no_11-240001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/695/emenda_no_014_ao_pl_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_no_015_ao_pl_no_028-24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto_legislativo_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_decreto_legislativo_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_decreto_legislativo_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_decreto_legislativo_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_decreto_legislativo_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/242/projeto_de_decreto_legislativo_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_legislativo_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_decreto_legislativo_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_legislativo_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_legislativo_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/757/projeto_de_decreto_legislativo_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/300/projeto_de_lei_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/344/projeto_de_lei_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_lei_n.o_020-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/389/projeto_de_lei_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_lei_n.o_026-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/756/projeto_de_lei_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/764/projeto_de_lei_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/765/projeto_de_lei_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/766/projeto_de_lei_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/768/projeto_de_lei_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/769/projeto_de_lei_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/770/projeto_de_lei_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/771/projeto_de_lei_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/773/projeto_de_lei_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_complementar_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_complementar_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_complementar_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_complementar_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/7/mocao_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/210/mocao_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/251/mocao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/252/mocao_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/308/mocao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/327/mocao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/362/mocao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/377/mocao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/393/mocao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/436/mocao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/471/mocao_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/474/mocao_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/475/mocao_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/506/mocao_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/521/mocao_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/547/mocao_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/710/mocao_no_017-240001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/759/mocao_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/18/indicacao_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/24/indicacao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/28/indicacao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/29/indicacao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/30/indicacao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/31/indicacao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/46/indicacao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/48/indicacao_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/64/indicacao_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/66/indicacao_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/68/indicacao_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_020-24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/72/indicacao_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/74/indicacao_no_024-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/75/indicacao_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_no_026-24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/95/indicacao_no_027-24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/96/indicacao_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/97/indicacao_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/108/indicacao_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/121/indicacao_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/123/indicacao_no_033-24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/124/indicacao_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/125/indicacao_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_048-24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_049-24.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_050-24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/161/indicacao_no_051-24.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_no_052-24.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/167/indicacao_no_053-24.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/172/indicacao_no_054-24.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/173/indicacao_no_055-24.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/174/indicacao_no_056-24.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/175/indicacao_no_057-24.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/176/indicacao_no_058-24.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_no_059-24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_no_060-24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_no_061-24.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_no_062-24.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_no_063-24.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_no_064-24.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_no_065-24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_no_066-24.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_no_067-24.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_no_068-24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_no_069-24.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_no_070-24.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_no_071-24.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_no_072-24.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_no_073-24.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_no_074-24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/206/indicacao_no_075-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/211/indicacao_no_076-24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/221/indicacao_no_077-24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/224/indicacao_no_078-24.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/229/indicacao_no_079-24.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_no_080-24.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_no_081-24.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_no_082-24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/243/indicacao_no_083-24.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/244/indicacao_no_084-24.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/245/indicacao_no_085-24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/246/indicacao_no_086-24.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/247/indicacao_no_087-24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/257/indicacao_no_088-24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/258/indicacao_no_089-24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/259/indicacao_no_090-24.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/260/indicacao_no_091-24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/266/indicacao_no_092-24.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/267/indicacao_no_093-24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_094-24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/269/indicacao_no_095-24.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/271/indicacao_no_096-24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/272/indicacao_no_097-24.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/273/indicacao_no_098-24.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/274/indicacao_no_099-24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_no_100-24.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_no_101-24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_no_102-24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_no_103-24.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/282/indicacao_no_104-24.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/283/indicacao_no_105-24.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/284/indicacao_no_106-24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_no_107-24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/289/indicacao_no_108-24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_no_109-24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_no_110-24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/293/indicacao_no_111-24.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/294/indicacao_no_112-24.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/296/indicacao_no_113-24.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/299/indicacao_no_114-24.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_no_115-24.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/303/indicacao_no_116-24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_no_117-24.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_no_118-24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_no_119-24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/310/indicacao_no_120-24.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/311/indicacao_no_121-24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/312/indicacao_no_122-24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/313/indicacao_no_123-24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/319/indicacao_no_124-24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/320/indicacao_no_125-24.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/322/indicacao_no_127-24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/328/indicacao_no_128-24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/330/indicacao_no_129-24.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/331/indicacao_no_130-24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/332/indicacao_no_131-24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/333/indicacao_no_132-24.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/334/indicacao_no_133-24.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/335/indicacao_no_134-24.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_no_135-24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/339/indicacao_no_136-24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/340/indicacao_cobertura_escolas_e_postos_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/341/indicacao_no_138-24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/342/indicacao_no_139-24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/346/indicacao_no_140-24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/348/indicacao_no_141-24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/349/indicacao_no_142-24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/350/indicacao_no_143-24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/351/indicacao_no_144-24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/358/indicacao_no_145-24.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/360/indicacao_no_146-24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/369/indicacao_no_147-24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/370/indicacao_no_148-240001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/371/indicacao_no_149-240001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/372/indicacao_no_150-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/373/indicacao_no_151-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_152-24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_153-24.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_154-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_155-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_no_157-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_no_158-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/395/indicacao_no_159-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/396/indicacao_no_160-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/399/indicacao_no_161-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/405/indicacao_no_164-24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/406/indicacao_no_165-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/412/indicacao_no_169-24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/413/indicacao_no_170-24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/414/indicacao_no_171-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/425/indicacao_no_173-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_174-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/433/indicacao_no_175-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/434/indicacao_no_176-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao_no_177-24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao_no_178-24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/443/indicacao_no_179-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/444/indicacao_no_180-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/453/indicacao_no_181-24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/454/indicacao_no_182-240001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_no_183-24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/458/indicacao_no_184-24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_no_185-24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_no_186-24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_no_187-24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_no_188-24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_no_189-24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/470/indicacao_no_190-240001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/472/indicacao_no_191-24.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_no_192-24.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_no_193-24.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_no_194-240001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_no_195-240001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_no_196-24.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_no_197-24.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_no_198-24.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/487/indicacao_no_199-24.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_no_200-24.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/490/indicacao_no_201-24.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_no_202-24.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_no_203-24.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_no_204-24.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_no_205-24.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_no_206-24.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_no_207-24.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_no_208-24.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_no_209-24.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_no_210-24.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_no_211-24.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_no_212-24.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_no_213-24.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_no_214-24.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_no_215-24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_no_216-24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_no_217-24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_no_218-24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_no_219-24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_n.o_220-24.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_221-24.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_n.o_222-240001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_223-24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_n.o_224-240001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_n.o_225-24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_n.o_226-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_n.o_227-24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_n.o_228-24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_n.o_229-24.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_n.o_230-24.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_n.o_232-24.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_no_234-24.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_no_235-24.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_no_236-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_no_237-24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_no_238-24.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_no_239-24.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/604/indicacao_no_240-24.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/609/indicacao_no_241-24.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_no_242-24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_243-24.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_244-24.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_246-24.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_247-24.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_248-24.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_249-24.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/663/indicacao_no_250-24.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_251-24.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_252-24.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_253-24.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_no_254-24.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_255-24.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_256-24.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_257-24.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_no_258-24.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/722/indicacao_no_259-24.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_no_260-24.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_no_261-24.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_262-24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_263-24.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_264-240001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_265-24.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_266-24.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_267-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_268-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_no_269-24.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/374/emenda_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/375/emenda_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/376/emenda_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/378/emenda_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/379/emenda_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/380/emenda_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/699/pedindo_prazo_req._discussao_no_10-24.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_ao_projeto_de_lei_n.o_021-24.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_viagem_markim_sp.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/4/requerimento_de_pesar_no_001-24.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/8/requerimento_de_pesar_no_002-24.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/9/requerimento_de_pesar_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/10/requerimento_de_pesar_no_004-24.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/11/requerimento_de_pesar_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/12/requerimento_de_pesar_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/13/requerimento_de_pesar_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/14/requerimento_de_pesar_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/15/requerimento_de_pesar_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/16/requerimento_de_pesar_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/19/requerimento_de_pesar_no_011-24.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/26/requerimento_de_pesar_no_012-24.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/32/requerimento_de_pesar_no_013-24.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/33/requerimento_de_pesar_no_014-24.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/34/requerimento_de_pesar_no_015-24.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/35/requerimento_de_pesar_no_016-24.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/36/requerimento_de_pesar_no_017-24.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_de_pesar_no_018-24.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/38/requerimento_de_pesar_no_019-24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/39/requerimento_de_pesar_no_020-24.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/41/requerimento_de_pesar_no_021-24.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/42/requerimento_de_pesar_no_022-24.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/43/requerimento_de_pesar_no_023-24.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/44/requerimento_de_pesar_no_024-24.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/45/requerimento_de_pesar_no_025-24.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/57/requerimento_de_pesar_no_026-24.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/58/requerimento_de_pesar_no_027-24.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/59/requerimento_de_pesar_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/60/requerimento_de_pesar_no_029-24.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/61/requerimento_de_pesar_no_030-24.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/76/requerimento_de_pesar_no_031-24.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/77/requerimento_de_pesar_no_032-24.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/78/requerimento_de_pesar_no_033-24.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_de_pesar_no_034-24.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_de_pesar_no_035-24.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/83/requerimento_de_pesar_no_036-24.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_de_pesar_no_037-24.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_de_pesar_no_038-24.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/86/requerimento_de_pesar_no_039-24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento_de_pesar_no_040-24.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento_de_pesar_no_041-24.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_de_pesar_no_042-24.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_de_pesar_no_043-24.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_de_pesar_no_044-24.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_pesar_no_045-24.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_de_pesar_no_046-24.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_de_pesar_no_047-24.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_de_pesar_no_048-24.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_de_pesar_no_049-24.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_de_pesar_no_050-24.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_de_pesar_no_051-24.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_de_pesar_no_052-24.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_de_pesar_no_053-24.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_de_pesar_no_054-24.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_de_pesar_no_055-24.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_de_pesar_no_056-24.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_de_pesar_no_057-24.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_de_pesar_no_058-24.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_de_pesar_no_059-24.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/116/requerimento_de_pesar_no_060-24.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_de_pesar_no_061-24.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_de_pesar_no_062-24.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_de_pesar_no_063-24.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_de_pesar_no_064-24.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_pesar_no_065-24.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/135/requerimento_de_pesar_no_066-24.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_de_pesar_no_067-24.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_de_pesar_no_068-24.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_de_pesar_no_069-24.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_de_pesar_no_070-24.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/140/requerimento_de_pesar_no_071-24.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_de_pesar_no_072-24.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_de_pesar_no_073-24.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_de_pesar_no_074-24.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_de_pesar_no_075-24.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_de_pesar_no_076-24.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_de_pesar_no_077-24.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_de_pesar_no_078-24.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_de_pesar_no_079-24.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/158/requerimento_de_pesar_no_080-24.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento_de_pesar_no_081-24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_de_pesar_no_082-24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_de_pesar_no_083-24.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_de_pesar_no_084-24.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_de_pesar_no_085-24.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_de_pesar_no_086-24.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/185/requerimento_de_pesar_no_087-24.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/186/requerimento_de_pesar_no_088-24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_de_pesar_no_089-24.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_de_pesar_no_091-24.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_de_pesar_no_092-24.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_de_pesar_no_093-24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/209/requerimento_de_pesar_no_094-24.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/215/requerimento_de_pesar_no_095-24.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/216/requerimento_de_pesar_no_096-24.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/217/requerimento_de_pesar_no_097-24.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/218/requerimento_de_pesar_no_098-24.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/219/requerimento_de_pesar_no_099-24.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/220/requerimento_de_pesar_no_100-24.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/223/requerimento_de_pesar_no_101-24.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/227/requerimento_de_pesar_no_102-24.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/228/requerimento_de_pesar_no_103-24.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/240/requerimento_de_pesar_no_104-24.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/241/requerimento_de_pesar_no_105-24.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/248/requerimento_de_pesar_no_106-24.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/249/requerimento_de_pesar_no_107-24.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_de_pesar_no_108-24.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_de_pesar_no_109-24.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_de_pesar_no_110-24.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_de_pesar_no_111-24.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_de_pesar_no_112-24.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_de_pesar_no_113-24.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_de_pesar_no_114-24.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_de_pesar_no_115-24.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/281/requerimento_de_pesar_no_116-24.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento_de_pesar_no_117-24.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_de_pesar_no_118-24.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/295/requerimento_de_pesar_no_119-24.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/297/requerimento_de_pesar_no_120-24.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/298/requerimento_de_pesar_no_121-24.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_de_pesar_no_122-24.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/304/requerimento_de_pesar_no_123-24.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/309/requerimento_de_pesar_no_124-24.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/314/requerimento_de_pesar_no_125-24.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/315/requerimento_de_pesar_no_126-24.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/316/requerimento_de_pesar_no_127-24.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_de_pesar_no_128-24.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/318/requerimento_de_pesar_no_129-24.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/329/requerimento_de_pesar_no_130-24.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/337/indicacao_no_131-24.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/338/requerimento_de_pesar_no_132-24.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento_de_pesar_no_133-24.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento_de_pesar_no_134-24.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento_de_pesar_no_135-24.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento_de_pesar_no_136-24.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento_de_pesar_no_139-24.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/368/requerimento_de_pesar_no_140-24.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/385/requerimento_de_pesar_no_141-24.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/417/requerimento_de_pesar_no_144-24.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/420/requerimento_de_pesar_no_145-24.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/421/requerimento_de_pesar_no_146-24.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/422/requerimento_de_pesar_no_147-24.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/424/requerimento_de_pesar_no_148-24.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/427/requerimento_de_pesar_no_149-24.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/428/requerimento_de_pesar_no_150-24.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/429/requerimento_de_pesar_no_151-24.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/430/requerimento_de_pesar_no_152-24.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/431/requerimento_de_pesar_no_153-24.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/432/requerimento_de_pesar_no_154-24.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/435/requerimento_de_pesar_no_155-24.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/437/requerimento_de_pesar_no_156-24.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/441/requerimento_de_pesar_no_157-24.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/445/requerimento_de_pesar_no_158-24.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/446/requerimento_de_pesar_no_159-24.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/447/requerimento_de_pesar_no_160-24.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_de_pesar_no_161-24.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_de_pesar_no_162-24.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_de_pesar_no_163-24.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_de_pesar_no_165-24.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_de_pesar_no_166-240001.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_de_pesar_no_167-240001.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_de_pesar_no_169-240001.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_de_pesar_no_170-24.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/483/requerimento_de_pesar_no_171-240001.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_de_pesar_no_172-240001.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_de_pesar_no_173-24.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_de_pesar_no_174-24.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_de_pesar_no_175-24.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_de_pesar_no_176-24.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_de_pesar_no_177-24.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_de_pesar_no_179-24.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_de_pesar_n.o_180-24.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_de_pesar_no_181-24.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_de_pesar_n.o_183-24.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_de_pesar_no_184-24.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_de_pesar_no_185-24.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_de_pesar_n.o_186-24.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_de_pesar_no_187-24.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_de_pesar_no_188-24.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_de_pesar_n.o_189-24.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_de_pesar_n.o_190-24.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_de_pesar_no_191-24.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_de_pesar_no_192-24.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_de_pesar_n.o_193-24.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_de_pesar_n.o_194-24.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_de_pesar_n.o_196-24.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_de_pesar_n.o_197-24.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_de_pesar_n.o_198-24.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_de_pesar_n.o_199-24.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_de_pesar_n.o_200-24.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_de_pesar_no_201-24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/551/requerimento_de_pesar_no_202-24.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/553/requerimento_de_pesar_no_203-24.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_de_pesar_no_204-24.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/555/requerimento_de_pesar_n.o_205-24.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/556/requerimento_de_pesar_no_206-24.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/557/requerimento_de_pesar_no_207-24.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_de_pesar_no_208-24.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_de_pesar_n.o_209-24.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_de_pesar_n.o_210-24.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_de_pesar_n.o_220-24.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_de_pesar_no_223-24.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_de_pesar_no_224-24.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_de_pesar_no_225-24.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_de_pesar_no_226-24.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/599/requerimento_de_pesar_no_227-24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/600/requerimento_de_pesar_no_228-24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_de_pesar_no_229-24.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_de_pesar_no_230-24.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_de_pesar_no_231-24.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_de_pesar_no_232-24.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_de_pesar_no_233-24.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_de_pesar_no_234-24.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_de_pesar_no_235-24.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_de_pesar_no_236-24.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_de_pesar_no_237-24.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_de_pesar_no_238-24.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_de_pesar_no_239-24.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_de_pesar_no_240-24.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_de_pesar_no_241-24.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_de_pesar_no_242-24.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_de_pesar_no_243-24.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/629/requerimento_de_pesar_no_244-24.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/630/requerimento_de_pesar_no_245-24.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_de_pesar_no_246-24.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_de_pesar_no_247-24.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/639/requerimento_de_pesar_no_248-24.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/640/requerimento_de_pesar_no_249-24.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/643/requerimento_de_pesar_no_250-24.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_de_pesar_no_251-24.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/650/requerimento_de_pesar_no_252-24.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_de_pesar_no_253-24.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_de_pesar_no_254-24.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_de_pesar_no_255-24.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_de_pesar_no_256-24.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_de_pesar_no_257-24.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_de_pesar_no_258-24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_de_pesar_no_259-24.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_de_pesar_no_260-24.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_de_pesar_no_261-24.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_de_pesar_no_262-24.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_de_pesar_no_263-24.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_de_pesar_no_264-24.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_de_pesar_no_265-24.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_de_pesar_no_266-24.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_de_pesar_no_267-24.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_de_pesar_no_268-24.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/682/requerimento_de_pesar_no_269-24.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/683/requerimento_de_pesar_no_270-24.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/684/requerimento_de_pesar_no_271-24.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_de_pesar_no_272-24.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_de_pesar_no_273-24.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_de_pesar_no_274-24.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_de_pesar_no_275-24.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_de_pesar_no_276-24.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_de_pesar_no_277-24.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_de_pesar_no_278-24.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_de_pesar_no_279-24.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_de_pesar_no_280-24.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_de_pesar_no_281-24.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_de_pesar_no_282-24.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_de_pesar_no_286-24.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/727/requerimento_de_pesar_no_287-24.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/728/requerimento_de_pesar_no_288-24.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_de_pesar_no_289-24.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_de_pesar_no_290-24.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_de_pesar_no_291-24.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_de_pesar_no_292-24.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_de_pesar_no_293-24.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_de_pesar_no_294-24.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_de_pesar_no_295-24.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_de_pesar_no_296-24.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/737/requerimento_de_pesar_no_297-24.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/740/requerimento_de_pesar_no_298-24.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/741/requerimento_de_pesar_no_299-24.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/742/requerimento_de_pesar_no_300-24.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/743/requerimento_de_pesar_no_301-24.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/744/requerimento_de_pesar_no_302-24.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/745/requerimento_de_pesar_no_303-24.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_de_pesar_no_304-24.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/749/requerimento_de_pesar_no_305-24.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/750/requerimento_de_pesar_no_306-24.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/751/requerimento_de_pesar_no_307-24.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/774/requerimento_pesar_no_308-24.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_pesar_no_309-24.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/27/requerimento_discussao_001-24.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/56/requerimento_discussao_002-24.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/120/requerimento_discussao_no_003-24.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/226/requerimento_discussao_no_005-24.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_discussao_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/416/requerimento_discussao_no_007-24.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/549/requerimento_discussao_no_008-24.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_discussao_no_009-24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_discussao_no_010-24.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_de_discussao_no_11-240001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/695/emenda_no_014_ao_pl_no_028-24.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ituverava.sp.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_no_015_ao_pl_no_028-24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H778"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>